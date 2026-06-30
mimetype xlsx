--- v0 (2026-03-17)
+++ v1 (2026-06-30)
@@ -1,80 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chartEx1.xml" ContentType="application/vnd.ms-office.chartex+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
+  <Override PartName="/xl/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="xl/webextensions/taskpanes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29512"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30219"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/alexis.beijer/Desktop/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://sacoit.sharepoint.com/sites/Externwebb_dokument/dokument_externwebb/Förtroendevald/Årshjul/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="6" documentId="13_ncr:1_{0B35AEC7-1F2B-214A-B496-E289720231A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9CB83256-3BEB-4BE6-87B8-130A5A1FED8D}"/>
+  <xr:revisionPtr revIDLastSave="31" documentId="13_ncr:1_{0B35AEC7-1F2B-214A-B496-E289720231A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1DC586A3-5F42-4932-8BBB-8D176BF836BB}"/>
   <bookViews>
-    <workbookView xWindow="1520" yWindow="760" windowWidth="29800" windowHeight="21240" xr2:uid="{E00DCE35-BE54-41F4-926E-ED47C5E861FE}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="23260" windowHeight="14860" xr2:uid="{E00DCE35-BE54-41F4-926E-ED47C5E861FE}"/>
   </bookViews>
   <sheets>
     <sheet name="Årshjul" sheetId="4" r:id="rId1"/>
     <sheet name="Diagramdata" sheetId="5" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlchart.v1.0" hidden="1">Diagramdata!$B$4:$B$63</definedName>
-[...4 lines deleted...]
-    <definedName name="_xlchart.v1.5" hidden="1">Diagramdata!$F$4:$F$63</definedName>
+    <definedName name="_xlchart.v1.0" hidden="1">Diagramdata!$B$4:$C$63</definedName>
+    <definedName name="_xlchart.v1.1" hidden="1">Diagramdata!$D$4:$D$63</definedName>
+    <definedName name="_xlchart.v1.2" hidden="1">Diagramdata!$E$4:$E$63</definedName>
+    <definedName name="_xlchart.v1.3" hidden="1">Diagramdata!$F$4:$F$63</definedName>
   </definedNames>
   <calcPr calcId="191028" iterate="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C63" i="5" l="1"/>
   <c r="B63" i="5" s="1"/>
@@ -391,203 +391,195 @@
     <t>DIAGRAMDATA</t>
   </si>
   <si>
     <t>HJÄLPKOLUMNER</t>
   </si>
   <si>
     <t>Månad</t>
   </si>
   <si>
     <t>Aktivitet</t>
   </si>
   <si>
     <t>Värde</t>
   </si>
   <si>
     <t>Månad2</t>
   </si>
   <si>
     <t>Akt.nummer</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="13">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Calibri"/>
-[...5 lines deleted...]
-      <color rgb="FF0070C0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF0070C0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="16"/>
-[...5 lines deleted...]
-    <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="16"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="11">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor theme="8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor theme="8" tint="0.79998168889431442"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor rgb="FFDDEBF7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC8C8CE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC8C8CE"/>
         <bgColor theme="8" tint="0.79998168889431442"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC8C8CE"/>
         <bgColor rgb="FFDDEBF7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF0099CC"/>
+        <fgColor rgb="FF0073D7"/>
+        <bgColor theme="8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF0073D7"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -654,121 +646,121 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1"/>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="1" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="1" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="1" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="1" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="1" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="1" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="8" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="1" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...28 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlänk" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="6">
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0" tint="-0.14999847407452621"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0" tint="-0.14999847407452621"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
@@ -852,209 +844,118 @@
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chartEx1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chartEx1.xml><?xml version="1.0" encoding="utf-8"?>
 <cx:chartSpace xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
   <cx:chartData>
     <cx:data id="0">
       <cx:strDim type="cat">
-        <cx:f>_xlchart.v1.1</cx:f>
+        <cx:f>_xlchart.v1.0</cx:f>
       </cx:strDim>
       <cx:numDim type="size">
-        <cx:f>_xlchart.v1.3</cx:f>
+        <cx:f>_xlchart.v1.1</cx:f>
       </cx:numDim>
     </cx:data>
     <cx:data id="1">
       <cx:strDim type="cat">
-        <cx:f>_xlchart.v1.1</cx:f>
+        <cx:f>_xlchart.v1.0</cx:f>
       </cx:strDim>
       <cx:numDim type="size">
-        <cx:f>_xlchart.v1.4</cx:f>
+        <cx:f>_xlchart.v1.2</cx:f>
       </cx:numDim>
     </cx:data>
     <cx:data id="2">
       <cx:strDim type="cat">
-        <cx:f>_xlchart.v1.1</cx:f>
+        <cx:f>_xlchart.v1.0</cx:f>
       </cx:strDim>
       <cx:numDim type="size">
-        <cx:f>_xlchart.v1.5</cx:f>
+        <cx:f>_xlchart.v1.3</cx:f>
       </cx:numDim>
     </cx:data>
   </cx:chartData>
   <cx:chart>
     <cx:title pos="t" align="ctr" overlay="0">
       <cx:tx>
         <cx:txData>
           <cx:v>Årshjul förtroendevalda 20xx</cx:v>
         </cx:txData>
       </cx:tx>
       <cx:txPr>
         <a:bodyPr spcFirstLastPara="1" vertOverflow="ellipsis" horzOverflow="overflow" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1200" b="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:defRPr>
           </a:pPr>
           <a:r>
             <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
-                <a:srgbClr val="0099CC"/>
+                <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
             </a:rPr>
             <a:t>Årshjul förtroendevalda 20xx</a:t>
           </a:r>
         </a:p>
       </cx:txPr>
     </cx:title>
     <cx:plotArea>
       <cx:plotAreaRegion>
         <cx:series layoutId="sunburst" uniqueId="{7AC9BCB3-6CB7-45C1-B289-EB3B92514B97}" formatIdx="0">
           <cx:tx>
             <cx:txData>
               <cx:f/>
               <cx:v>Värde</cx:v>
             </cx:txData>
           </cx:tx>
-          <cx:spPr>
-[...89 lines deleted...]
-          </cx:dataPt>
           <cx:dataLabels>
             <cx:txPr>
               <a:bodyPr spcFirstLastPara="1" vertOverflow="ellipsis" horzOverflow="overflow" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="1"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr" rtl="0">
                   <a:defRPr sz="1400" b="0">
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:solidFill>
                       <a:sysClr val="window" lastClr="FFFFFF"/>
                     </a:solidFill>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:solidFill>
                     <a:sysClr val="window" lastClr="FFFFFF"/>
                   </a:solidFill>
                   <a:latin typeface="Calibri" panose="020F0502020204030204"/>
                 </a:endParaRPr>
               </a:p>
@@ -1356,52 +1257,86 @@
                 </a:pPr>
                 <a:endParaRPr lang="sv-SE" sz="1200" b="0">
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </a:endParaRPr>
               </a:p>
             </cx:txPr>
             <cx:visibility seriesName="0" categoryName="1" value="0"/>
           </cx:dataLabels>
           <cx:dataId val="2"/>
         </cx:series>
       </cx:plotAreaRegion>
     </cx:plotArea>
   </cx:chart>
   <cx:spPr>
     <a:noFill/>
     <a:ln>
       <a:noFill/>
     </a:ln>
   </cx:spPr>
 </cx:chartSpace>
 </file>
 
 <file path=xl/charts/colors1.xml><?xml version="1.0" encoding="utf-8"?>
-<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="withinLinear" id="18">
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
   <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
 </cs:colorStyle>
 </file>
 
 <file path=xl/charts/style1.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="381">
   <cs:axisTitle>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="900"/>
   </cs:axisTitle>
   <cs:categoryAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
@@ -1982,91 +1917,91 @@
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{1CEC2327-758E-47B2-A7EA-0928ED390FE8}" name="Tabell136" displayName="Tabell136" ref="B3:F63" totalsRowShown="0" dataDxfId="5">
   <autoFilter ref="B3:F63" xr:uid="{D17E096F-8E43-4411-B9FA-9ECCF2A2A83C}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B4:D34">
     <sortCondition ref="B3:B34"/>
   </sortState>
   <tableColumns count="5">
     <tableColumn id="1" xr3:uid="{4AA283E7-9090-455E-802E-49FEF0D15CCA}" name="Månad" dataDxfId="4">
       <calculatedColumnFormula>IF(OR(Tabell136[[#This Row],[Aktivitet]]&lt;&gt;"",E4&lt;&gt;E5),E4,"")</calculatedColumnFormula>
     </tableColumn>
     <tableColumn id="15" xr3:uid="{BE337CF1-7649-4D08-B048-708B9401873E}" name="Aktivitet" dataDxfId="3">
       <calculatedColumnFormula>TEXT(OFFSET(Årshjul!$B$3,F4,MATCH(E4,Årshjul!$B$3:$M$3,0)-1),"")</calculatedColumnFormula>
     </tableColumn>
     <tableColumn id="14" xr3:uid="{3F4F5F8C-469F-4ABF-8FF5-41D5BCE9A4E7}" name="Värde" dataDxfId="2">
       <calculatedColumnFormula>IF(Tabell136[[#This Row],[Månad]]&lt;&gt;"",IFERROR(1/COUNTIF(Tabell136[Månad],Tabell136[[#This Row],[Månad]]),""),"")</calculatedColumnFormula>
     </tableColumn>
     <tableColumn id="2" xr3:uid="{FD9185DA-60B2-4DBD-87CB-550EF6922998}" name="Månad2" dataDxfId="1"/>
     <tableColumn id="3" xr3:uid="{9D992933-72CD-4B8E-9518-199CBEDAE897}" name="Akt.nummer" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium6" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema Office 2013 – 2022">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Anpassat 2">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="CE396A"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="CE396A"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 – 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2128,51 +2063,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 – 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -2270,409 +2205,438 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
+</file>
+
+<file path=xl/webextensions/_rels/taskpanes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/webextension" Target="webextension1.xml"/></Relationships>
+</file>
+
+<file path=xl/webextensions/taskpanes.xml><?xml version="1.0" encoding="utf-8"?>
+<wetp:taskpanes xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11">
+  <wetp:taskpane dockstate="right" visibility="0" width="525" row="2">
+    <wetp:webextensionref xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </wetp:taskpane>
+</wetp:taskpanes>
+</file>
+
+<file path=xl/webextensions/webextension1.xml><?xml version="1.0" encoding="utf-8"?>
+<we:webextension xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" id="{B583FDB6-2DC4-4421-BA86-EBDA29695DE9}">
+  <we:reference id="33491e4f-5d38-4c24-85cb-c5144f8a0d2f" version="1.0.0.0" store="EXCatalog" storeType="EXCatalog"/>
+  <we:alternateReferences/>
+  <we:properties>
+    <we:property name="Office.AutoShowTaskpaneWithDocument" value="false"/>
+  </we:properties>
+  <we:bindings/>
+  <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+  <we:extLst>
+    <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{D87F86FE-615C-45B5-9D79-34F1136793EB}">
+      <we:containsCustomFunctions/>
+    </a:ext>
+  </we:extLst>
+</we:webextension>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{68EC0E99-13E6-4770-9362-535AD7ED68A4}">
   <dimension ref="A1:M40"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" topLeftCell="D1" zoomScale="80" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="J5" sqref="J5"/>
+    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" zoomScale="80" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="D8" sqref="D8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="13" width="18" customWidth="1"/>
     <col min="14" max="14" width="12.42578125" customWidth="1"/>
     <col min="15" max="15" width="12.28515625" customWidth="1"/>
     <col min="19" max="19" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="14.85546875" customWidth="1"/>
     <col min="21" max="21" width="8.140625" customWidth="1"/>
     <col min="22" max="22" width="14.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="14.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="7.5" customHeight="1"/>
     <row r="2" spans="1:13" ht="21">
-      <c r="B2" s="7" t="s">
+      <c r="B2" s="21" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="18.95">
-      <c r="B3" s="6" t="s">
+    <row r="3" spans="1:13" ht="18.600000000000001">
+      <c r="B3" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="6" t="s">
+      <c r="C3" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="6" t="s">
+      <c r="D3" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="6" t="s">
+      <c r="E3" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="6" t="s">
+      <c r="F3" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="6" t="s">
+      <c r="G3" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="6" t="s">
+      <c r="H3" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="6" t="s">
+      <c r="I3" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="J3" s="6" t="s">
+      <c r="J3" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="K3" s="6" t="s">
+      <c r="K3" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="L3" s="6" t="s">
+      <c r="L3" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="M3" s="6" t="s">
+      <c r="M3" s="19" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="35.1">
-      <c r="A4" s="5">
+    <row r="4" spans="1:13" ht="32.1">
+      <c r="A4" s="4">
         <v>1</v>
       </c>
-      <c r="B4" s="9" t="s">
+      <c r="B4" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="9" t="s">
+      <c r="C4" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="D4" s="9" t="s">
+      <c r="D4" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="E4" s="9" t="s">
+      <c r="E4" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="F4" s="10" t="s">
+      <c r="F4" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="G4" s="11" t="s">
+      <c r="G4" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="H4" s="12" t="s">
+      <c r="H4" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="I4" s="12" t="s">
+      <c r="I4" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="J4" s="9" t="s">
+      <c r="J4" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="K4" s="10" t="s">
+      <c r="K4" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="L4" s="13" t="s">
+      <c r="L4" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="M4" s="9" t="s">
+      <c r="M4" s="6" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="5" spans="1:13" ht="18.95">
-      <c r="A5" s="5">
+    <row r="5" spans="1:13" ht="18.600000000000001">
+      <c r="A5" s="4">
         <v>2</v>
       </c>
-      <c r="B5" s="14" t="s">
+      <c r="B5" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="C5" s="14" t="s">
+      <c r="C5" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="D5" s="14" t="s">
+      <c r="D5" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="E5" s="15" t="s">
+      <c r="E5" s="12" t="s">
         <v>26</v>
       </c>
-      <c r="F5" s="16"/>
-      <c r="G5" s="17" t="s">
+      <c r="F5" s="13"/>
+      <c r="G5" s="14" t="s">
         <v>25</v>
       </c>
-      <c r="H5" s="17"/>
-[...1 lines deleted...]
-      <c r="J5" s="17" t="s">
+      <c r="H5" s="14"/>
+      <c r="I5" s="14"/>
+      <c r="J5" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="K5" s="18" t="s">
+      <c r="K5" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="L5" s="18"/>
-[...3 lines deleted...]
-      <c r="A6" s="5">
+      <c r="L5" s="15"/>
+      <c r="M5" s="16"/>
+    </row>
+    <row r="6" spans="1:13" ht="18.600000000000001">
+      <c r="A6" s="4">
         <v>3</v>
       </c>
-      <c r="B6" s="9"/>
-[...13 lines deleted...]
-      <c r="A7" s="5">
+      <c r="B6" s="6"/>
+      <c r="C6" s="6"/>
+      <c r="D6" s="6"/>
+      <c r="E6" s="6"/>
+      <c r="F6" s="6"/>
+      <c r="G6" s="17"/>
+      <c r="H6" s="6"/>
+      <c r="I6" s="6"/>
+      <c r="J6" s="17"/>
+      <c r="K6" s="18"/>
+      <c r="L6" s="6"/>
+      <c r="M6" s="8"/>
+    </row>
+    <row r="7" spans="1:13" ht="18.600000000000001">
+      <c r="A7" s="4">
         <v>4</v>
       </c>
-      <c r="B7" s="14"/>
-[...16 lines deleted...]
-      <c r="A9" s="5"/>
+      <c r="B7" s="11"/>
+      <c r="C7" s="11"/>
+      <c r="D7" s="11"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="15"/>
+      <c r="G7" s="11"/>
+      <c r="H7" s="11"/>
+      <c r="I7" s="11"/>
+      <c r="J7" s="16"/>
+      <c r="K7" s="15"/>
+      <c r="L7" s="11"/>
+      <c r="M7" s="11"/>
+    </row>
+    <row r="8" spans="1:13" ht="18.600000000000001">
+      <c r="A8" s="4"/>
+    </row>
+    <row r="9" spans="1:13" ht="18.600000000000001">
+      <c r="A9" s="4"/>
     </row>
     <row r="10" spans="1:13" ht="15" customHeight="1">
-      <c r="B10" s="25" t="s">
+      <c r="B10" s="22" t="s">
         <v>27</v>
       </c>
-      <c r="C10" s="26"/>
-      <c r="D10" s="27"/>
+      <c r="C10" s="23"/>
+      <c r="D10" s="24"/>
     </row>
     <row r="11" spans="1:13" ht="15" customHeight="1">
-      <c r="B11" s="28"/>
-[...1 lines deleted...]
-      <c r="D11" s="30"/>
+      <c r="B11" s="25"/>
+      <c r="C11" s="26"/>
+      <c r="D11" s="27"/>
     </row>
     <row r="12" spans="1:13" ht="15" customHeight="1">
-      <c r="B12" s="28"/>
-[...1 lines deleted...]
-      <c r="D12" s="30"/>
+      <c r="B12" s="25"/>
+      <c r="C12" s="26"/>
+      <c r="D12" s="27"/>
     </row>
     <row r="13" spans="1:13" ht="15" customHeight="1">
-      <c r="B13" s="28"/>
-[...1 lines deleted...]
-      <c r="D13" s="30"/>
+      <c r="B13" s="25"/>
+      <c r="C13" s="26"/>
+      <c r="D13" s="27"/>
     </row>
     <row r="14" spans="1:13" ht="15" customHeight="1">
-      <c r="B14" s="28"/>
-[...1 lines deleted...]
-      <c r="D14" s="30"/>
+      <c r="B14" s="25"/>
+      <c r="C14" s="26"/>
+      <c r="D14" s="27"/>
     </row>
     <row r="15" spans="1:13" ht="15" customHeight="1">
-      <c r="B15" s="28"/>
-[...1 lines deleted...]
-      <c r="D15" s="30"/>
+      <c r="B15" s="25"/>
+      <c r="C15" s="26"/>
+      <c r="D15" s="27"/>
     </row>
     <row r="16" spans="1:13" ht="15" customHeight="1">
-      <c r="B16" s="28"/>
-[...1 lines deleted...]
-      <c r="D16" s="30"/>
+      <c r="B16" s="25"/>
+      <c r="C16" s="26"/>
+      <c r="D16" s="27"/>
     </row>
     <row r="17" spans="2:12">
-      <c r="B17" s="31"/>
-[...2 lines deleted...]
-      <c r="L17" s="4"/>
+      <c r="B17" s="28"/>
+      <c r="C17" s="29"/>
+      <c r="D17" s="30"/>
+      <c r="L17" s="3"/>
     </row>
     <row r="19" spans="2:12" ht="18.95" customHeight="1">
-      <c r="B19" s="23" t="s">
+      <c r="B19" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="C19" s="23"/>
-      <c r="D19" s="8"/>
+      <c r="C19" s="34"/>
+      <c r="D19" s="5"/>
     </row>
     <row r="20" spans="2:12" ht="18.95" customHeight="1">
-      <c r="B20" s="22" t="s">
+      <c r="B20" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="C20" s="22"/>
+      <c r="C20" s="31"/>
     </row>
     <row r="21" spans="2:12" ht="18.95" customHeight="1">
-      <c r="B21" s="24" t="s">
+      <c r="B21" s="32" t="s">
         <v>29</v>
       </c>
-      <c r="C21" s="24"/>
+      <c r="C21" s="32"/>
     </row>
     <row r="22" spans="2:12" ht="18.95" customHeight="1">
-      <c r="B22" s="22" t="s">
+      <c r="B22" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="C22" s="22"/>
+      <c r="C22" s="31"/>
     </row>
     <row r="23" spans="2:12" ht="18.95" customHeight="1">
-      <c r="B23" s="24" t="s">
+      <c r="B23" s="32" t="s">
         <v>30</v>
       </c>
-      <c r="C23" s="24"/>
+      <c r="C23" s="32"/>
     </row>
     <row r="24" spans="2:12" ht="18.95" customHeight="1">
-      <c r="B24" s="22" t="s">
+      <c r="B24" s="31" t="s">
         <v>31</v>
       </c>
-      <c r="C24" s="22"/>
-[...2 lines deleted...]
-      <c r="B25" s="24" t="s">
+      <c r="C24" s="31"/>
+    </row>
+    <row r="25" spans="2:12" ht="18.600000000000001">
+      <c r="B25" s="32" t="s">
         <v>32</v>
       </c>
-      <c r="C25" s="24"/>
-[...2 lines deleted...]
-      <c r="B26" s="34" t="s">
+      <c r="C25" s="32"/>
+    </row>
+    <row r="26" spans="2:12" ht="18.600000000000001">
+      <c r="B26" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="C26" s="34"/>
-[...2 lines deleted...]
-      <c r="B27" s="24" t="s">
+      <c r="C26" s="33"/>
+    </row>
+    <row r="27" spans="2:12" ht="18.600000000000001">
+      <c r="B27" s="32" t="s">
         <v>24</v>
       </c>
-      <c r="C27" s="24"/>
-[...2 lines deleted...]
-      <c r="B28" s="22" t="s">
+      <c r="C27" s="32"/>
+    </row>
+    <row r="28" spans="2:12" ht="18.600000000000001">
+      <c r="B28" s="31" t="s">
         <v>34</v>
       </c>
-      <c r="C28" s="22"/>
+      <c r="C28" s="31"/>
     </row>
     <row r="40" spans="12:12">
-      <c r="L40" s="3"/>
+      <c r="L40" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="B10:D17"/>
-[...3 lines deleted...]
-    <mergeCell ref="B27:C27"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B23:C23"/>
+    <mergeCell ref="B10:D17"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="B27:C27"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{74AE5345-5960-49B4-9ABF-80350BD23573}">
   <dimension ref="B2:F63"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A2" workbookViewId="0">
-      <selection activeCell="D16" sqref="D16"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="E2" sqref="E2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="12" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:6" ht="21">
-      <c r="B2" s="2" t="s">
+      <c r="B2" s="21" t="s">
         <v>35</v>
       </c>
-      <c r="E2" s="2" t="s">
+      <c r="E2" s="21" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="3" spans="2:6">
-      <c r="B3" t="s">
+      <c r="B3" s="20" t="s">
         <v>37</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="20" t="s">
         <v>38</v>
       </c>
-      <c r="D3" t="s">
+      <c r="D3" s="20" t="s">
         <v>39</v>
       </c>
-      <c r="E3" t="s">
+      <c r="E3" s="20" t="s">
         <v>40</v>
       </c>
-      <c r="F3" t="s">
+      <c r="F3" s="20" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="4" spans="2:6">
       <c r="B4" t="str">
         <f ca="1">IF(OR(Tabell136[[#This Row],[Aktivitet]]&lt;&gt;"",E4&lt;&gt;E5),E4,"")</f>
         <v/>
       </c>
       <c r="C4" t="str">
         <f ca="1">TEXT(OFFSET(Årshjul!$B$3,F4,MATCH(E4,Årshjul!$B$3:$M$3,0)-1),"")</f>
         <v/>
       </c>
       <c r="D4" t="str">
         <f ca="1">IF(Tabell136[[#This Row],[Månad]]&lt;&gt;"",IFERROR(1/COUNTIF(Tabell136[Månad],Tabell136[[#This Row],[Månad]]),""),"")</f>
         <v/>
       </c>
       <c r="E4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="2:6">
       <c r="B5" t="str">
@@ -3864,50 +3828,59 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="338166e3-3174-4fc2-9c17-16a589e3932d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="cfd811cb-b435-46d2-b6f4-6ff4bff6b625" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x010100F578BD38D2482A45B259B10CD24C2698" ma:contentTypeVersion="17" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="d07dad98990249b1332fda924efc58b7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="338166e3-3174-4fc2-9c17-16a589e3932d" xmlns:ns3="dd1234b8-a07f-4315-b19a-b24e42894ecf" xmlns:ns4="cfd811cb-b435-46d2-b6f4-6ff4bff6b625" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a5cbca3cac4c2a3a311156ca5c3b7d0c" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="338166e3-3174-4fc2-9c17-16a589e3932d"/>
     <xsd:import namespace="dd1234b8-a07f-4315-b19a-b24e42894ecf"/>
     <xsd:import namespace="cfd811cb-b435-46d2-b6f4-6ff4bff6b625"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -4117,106 +4090,91 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45D541A8-0F7F-40FC-AC5D-32A8C9E9E1F1}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF99B604-9AB3-4D86-A72A-1275D1FCB873}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B737E02D-E960-43F1-BF43-C398F8349489}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B737E02D-E960-43F1-BF43-C398F8349489}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF99B604-9AB3-4D86-A72A-1275D1FCB873}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Anna Degerman Rosén - Excelspecialisten</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F578BD38D2482A45B259B10CD24C2698</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_SourceUrl">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_SharedFileIndex">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ComplianceAssetId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TemplateUrl">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_ExtendedDescription">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="xd_Signature">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>