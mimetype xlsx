--- v1 (2026-06-30)
+++ v2 (2026-08-18)
@@ -11,58 +11,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chartEx1.xml" ContentType="application/vnd.ms-office.chartex+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
   <Override PartName="/xl/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="xl/webextensions/taskpanes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30219"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30327"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://sacoit.sharepoint.com/sites/Externwebb_dokument/dokument_externwebb/Förtroendevald/Årshjul/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="31" documentId="13_ncr:1_{0B35AEC7-1F2B-214A-B496-E289720231A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1DC586A3-5F42-4932-8BBB-8D176BF836BB}"/>
+  <xr:revisionPtr revIDLastSave="37" documentId="13_ncr:1_{0B35AEC7-1F2B-214A-B496-E289720231A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5522E4B0-D11F-453F-9E23-9745BF133688}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="23260" windowHeight="14860" xr2:uid="{E00DCE35-BE54-41F4-926E-ED47C5E861FE}"/>
   </bookViews>
   <sheets>
     <sheet name="Årshjul" sheetId="4" r:id="rId1"/>
     <sheet name="Diagramdata" sheetId="5" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlchart.v1.0" hidden="1">Diagramdata!$B$4:$C$63</definedName>
     <definedName name="_xlchart.v1.1" hidden="1">Diagramdata!$D$4:$D$63</definedName>
     <definedName name="_xlchart.v1.2" hidden="1">Diagramdata!$E$4:$E$63</definedName>
     <definedName name="_xlchart.v1.3" hidden="1">Diagramdata!$F$4:$F$63</definedName>
   </definedNames>
   <calcPr calcId="191028" iterate="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
@@ -238,51 +238,51 @@
   <c r="D41" i="5"/>
   <c r="D57" i="5"/>
   <c r="D22" i="5"/>
   <c r="D60" i="5"/>
   <c r="D16" i="5"/>
   <c r="D33" i="5"/>
   <c r="D18" i="5"/>
   <c r="D8" i="5"/>
   <c r="D13" i="5"/>
   <c r="D42" i="5"/>
   <c r="D58" i="5"/>
   <c r="D12" i="5"/>
   <c r="D4" i="5"/>
   <c r="D43" i="5"/>
   <c r="D48" i="5"/>
   <c r="D38" i="5"/>
   <c r="D53" i="5"/>
   <c r="D23" i="5"/>
   <c r="D17" i="5"/>
   <c r="D28" i="5"/>
   <c r="D63" i="5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="43">
   <si>
     <t>INMATNING</t>
   </si>
   <si>
     <t>Januari</t>
   </si>
   <si>
     <t>Februari</t>
   </si>
   <si>
     <t>Mars</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>Maj</t>
   </si>
   <si>
     <t>Juni</t>
   </si>
   <si>
     <t>Juli</t>
   </si>
   <si>
@@ -361,50 +361,53 @@
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 Ett årshjul kan underlätta planeringen under året. I kolumnerna ovan kan du fritt fylla i aktiviteter under årets månader. Vi har lagt in några exempel. Nedan har vi listat några aktiviteter som kan användas som inspiration.</t>
     </r>
   </si>
   <si>
     <t>Aktiviteter</t>
   </si>
   <si>
     <t>Genomföra årsmöte</t>
   </si>
   <si>
     <t>Boka medlemsmöte</t>
   </si>
   <si>
     <t>Möten inför lönesamtal</t>
   </si>
   <si>
     <t>Möten för nya medlemar</t>
   </si>
   <si>
     <t>Mejlutskick till medlemmar</t>
+  </si>
+  <si>
+    <t>Facklig utbildning, styrelse</t>
   </si>
   <si>
     <t>Olika årsdagar</t>
   </si>
   <si>
     <t>DIAGRAMDATA</t>
   </si>
   <si>
     <t>HJÄLPKOLUMNER</t>
   </si>
   <si>
     <t>Månad</t>
   </si>
   <si>
     <t>Aktivitet</t>
   </si>
   <si>
     <t>Värde</t>
   </si>
   <si>
     <t>Månad2</t>
   </si>
   <si>
     <t>Akt.nummer</t>
   </si>
@@ -679,88 +682,88 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1"/>
     <xf numFmtId="49" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="1" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="1" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="1" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="7" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="10" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="10" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="10" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="10" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="10" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="10" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="10" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="49" fontId="7" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlänk" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="6">
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0" tint="-0.14999847407452621"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0" tint="-0.14999847407452621"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
@@ -2252,52 +2255,52 @@
   <we:properties>
     <we:property name="Office.AutoShowTaskpaneWithDocument" value="false"/>
   </we:properties>
   <we:bindings/>
   <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   <we:extLst>
     <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{D87F86FE-615C-45B5-9D79-34F1136793EB}">
       <we:containsCustomFunctions/>
     </a:ext>
   </we:extLst>
 </we:webextension>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{68EC0E99-13E6-4770-9362-535AD7ED68A4}">
   <dimension ref="A1:M40"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" zoomScale="80" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="D8" sqref="D8"/>
+    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" topLeftCell="A18" zoomScale="80" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="B29" sqref="B29:C29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="13" width="18" customWidth="1"/>
     <col min="14" max="14" width="12.42578125" customWidth="1"/>
     <col min="15" max="15" width="12.28515625" customWidth="1"/>
     <col min="19" max="19" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="14.85546875" customWidth="1"/>
     <col min="21" max="21" width="8.140625" customWidth="1"/>
     <col min="22" max="22" width="14.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="14.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="7.5" customHeight="1"/>
     <row r="2" spans="1:13" ht="21">
       <c r="B2" s="21" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="18.600000000000001">
       <c r="B3" s="19" t="s">
         <v>1</v>
       </c>
@@ -2426,218 +2429,226 @@
     </row>
     <row r="7" spans="1:13" ht="18.600000000000001">
       <c r="A7" s="4">
         <v>4</v>
       </c>
       <c r="B7" s="11"/>
       <c r="C7" s="11"/>
       <c r="D7" s="11"/>
       <c r="E7" s="11"/>
       <c r="F7" s="15"/>
       <c r="G7" s="11"/>
       <c r="H7" s="11"/>
       <c r="I7" s="11"/>
       <c r="J7" s="16"/>
       <c r="K7" s="15"/>
       <c r="L7" s="11"/>
       <c r="M7" s="11"/>
     </row>
     <row r="8" spans="1:13" ht="18.600000000000001">
       <c r="A8" s="4"/>
     </row>
     <row r="9" spans="1:13" ht="18.600000000000001">
       <c r="A9" s="4"/>
     </row>
     <row r="10" spans="1:13" ht="15" customHeight="1">
-      <c r="B10" s="22" t="s">
+      <c r="B10" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="C10" s="23"/>
-      <c r="D10" s="24"/>
+      <c r="C10" s="26"/>
+      <c r="D10" s="27"/>
     </row>
     <row r="11" spans="1:13" ht="15" customHeight="1">
-      <c r="B11" s="25"/>
-[...1 lines deleted...]
-      <c r="D11" s="27"/>
+      <c r="B11" s="28"/>
+      <c r="C11" s="29"/>
+      <c r="D11" s="30"/>
     </row>
     <row r="12" spans="1:13" ht="15" customHeight="1">
-      <c r="B12" s="25"/>
-[...1 lines deleted...]
-      <c r="D12" s="27"/>
+      <c r="B12" s="28"/>
+      <c r="C12" s="29"/>
+      <c r="D12" s="30"/>
     </row>
     <row r="13" spans="1:13" ht="15" customHeight="1">
-      <c r="B13" s="25"/>
-[...1 lines deleted...]
-      <c r="D13" s="27"/>
+      <c r="B13" s="28"/>
+      <c r="C13" s="29"/>
+      <c r="D13" s="30"/>
     </row>
     <row r="14" spans="1:13" ht="15" customHeight="1">
-      <c r="B14" s="25"/>
-[...1 lines deleted...]
-      <c r="D14" s="27"/>
+      <c r="B14" s="28"/>
+      <c r="C14" s="29"/>
+      <c r="D14" s="30"/>
     </row>
     <row r="15" spans="1:13" ht="15" customHeight="1">
-      <c r="B15" s="25"/>
-[...1 lines deleted...]
-      <c r="D15" s="27"/>
+      <c r="B15" s="28"/>
+      <c r="C15" s="29"/>
+      <c r="D15" s="30"/>
     </row>
     <row r="16" spans="1:13" ht="15" customHeight="1">
-      <c r="B16" s="25"/>
-[...1 lines deleted...]
-      <c r="D16" s="27"/>
+      <c r="B16" s="28"/>
+      <c r="C16" s="29"/>
+      <c r="D16" s="30"/>
     </row>
     <row r="17" spans="2:12">
-      <c r="B17" s="28"/>
-[...1 lines deleted...]
-      <c r="D17" s="30"/>
+      <c r="B17" s="31"/>
+      <c r="C17" s="32"/>
+      <c r="D17" s="33"/>
       <c r="L17" s="3"/>
     </row>
     <row r="19" spans="2:12" ht="18.95" customHeight="1">
-      <c r="B19" s="34" t="s">
+      <c r="B19" s="23" t="s">
         <v>28</v>
       </c>
-      <c r="C19" s="34"/>
+      <c r="C19" s="23"/>
       <c r="D19" s="5"/>
     </row>
     <row r="20" spans="2:12" ht="18.95" customHeight="1">
-      <c r="B20" s="31" t="s">
+      <c r="B20" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="C20" s="31"/>
+      <c r="C20" s="22"/>
     </row>
     <row r="21" spans="2:12" ht="18.95" customHeight="1">
-      <c r="B21" s="32" t="s">
+      <c r="B21" s="24" t="s">
         <v>29</v>
       </c>
-      <c r="C21" s="32"/>
+      <c r="C21" s="24"/>
     </row>
     <row r="22" spans="2:12" ht="18.95" customHeight="1">
-      <c r="B22" s="31" t="s">
+      <c r="B22" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="C22" s="31"/>
+      <c r="C22" s="22"/>
     </row>
     <row r="23" spans="2:12" ht="18.95" customHeight="1">
-      <c r="B23" s="32" t="s">
+      <c r="B23" s="24" t="s">
         <v>30</v>
       </c>
-      <c r="C23" s="32"/>
+      <c r="C23" s="24"/>
     </row>
     <row r="24" spans="2:12" ht="18.95" customHeight="1">
-      <c r="B24" s="31" t="s">
+      <c r="B24" s="22" t="s">
         <v>31</v>
       </c>
-      <c r="C24" s="31"/>
+      <c r="C24" s="22"/>
     </row>
     <row r="25" spans="2:12" ht="18.600000000000001">
-      <c r="B25" s="32" t="s">
+      <c r="B25" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="C25" s="32"/>
+      <c r="C25" s="24"/>
     </row>
     <row r="26" spans="2:12" ht="18.600000000000001">
-      <c r="B26" s="33" t="s">
+      <c r="B26" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="C26" s="33"/>
+      <c r="C26" s="34"/>
     </row>
     <row r="27" spans="2:12" ht="18.600000000000001">
-      <c r="B27" s="32" t="s">
+      <c r="B27" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="C27" s="24"/>
+    </row>
+    <row r="28" spans="2:12" ht="18.75">
+      <c r="B28" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="C27" s="32"/>
-[...6 lines deleted...]
-    </row>
+      <c r="C28" s="22"/>
+    </row>
+    <row r="29" spans="2:12" ht="18.75">
+      <c r="B29" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="C29" s="24"/>
+    </row>
+    <row r="30" spans="2:12" ht="15"/>
     <row r="40" spans="12:12">
       <c r="L40" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="11">
+  <mergeCells count="12">
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B10:D17"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="B27:C27"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B23:C23"/>
-    <mergeCell ref="B10:D17"/>
-[...3 lines deleted...]
-    <mergeCell ref="B27:C27"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{74AE5345-5960-49B4-9ABF-80350BD23573}">
   <dimension ref="B2:F63"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="E2" sqref="E2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="12" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:6" ht="21">
       <c r="B2" s="21" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E2" s="21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="3" spans="2:6">
       <c r="B3" s="20" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C3" s="20" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D3" s="20" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E3" s="20" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F3" s="20" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="4" spans="2:6">
       <c r="B4" t="str">
         <f ca="1">IF(OR(Tabell136[[#This Row],[Aktivitet]]&lt;&gt;"",E4&lt;&gt;E5),E4,"")</f>
         <v/>
       </c>
       <c r="C4" t="str">
         <f ca="1">TEXT(OFFSET(Årshjul!$B$3,F4,MATCH(E4,Årshjul!$B$3:$M$3,0)-1),"")</f>
         <v/>
       </c>
       <c r="D4" t="str">
         <f ca="1">IF(Tabell136[[#This Row],[Månad]]&lt;&gt;"",IFERROR(1/COUNTIF(Tabell136[Månad],Tabell136[[#This Row],[Månad]]),""),"")</f>
         <v/>
       </c>
       <c r="E4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="2:6">
       <c r="B5" t="str">
         <f ca="1">IF(OR(Tabell136[[#This Row],[Aktivitet]]&lt;&gt;"",E5&lt;&gt;E6),E5,"")</f>
@@ -3828,59 +3839,50 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="338166e3-3174-4fc2-9c17-16a589e3932d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="cfd811cb-b435-46d2-b6f4-6ff4bff6b625" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x010100F578BD38D2482A45B259B10CD24C2698" ma:contentTypeVersion="17" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="d07dad98990249b1332fda924efc58b7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="338166e3-3174-4fc2-9c17-16a589e3932d" xmlns:ns3="dd1234b8-a07f-4315-b19a-b24e42894ecf" xmlns:ns4="cfd811cb-b435-46d2-b6f4-6ff4bff6b625" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a5cbca3cac4c2a3a311156ca5c3b7d0c" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="338166e3-3174-4fc2-9c17-16a589e3932d"/>
     <xsd:import namespace="dd1234b8-a07f-4315-b19a-b24e42894ecf"/>
     <xsd:import namespace="cfd811cb-b435-46d2-b6f4-6ff4bff6b625"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -4090,60 +4092,69 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45D541A8-0F7F-40FC-AC5D-32A8C9E9E1F1}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B737E02D-E960-43F1-BF43-C398F8349489}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF99B604-9AB3-4D86-A72A-1275D1FCB873}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF99B604-9AB3-4D86-A72A-1275D1FCB873}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B737E02D-E960-43F1-BF43-C398F8349489}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Anna Degerman Rosén - Excelspecialisten</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>