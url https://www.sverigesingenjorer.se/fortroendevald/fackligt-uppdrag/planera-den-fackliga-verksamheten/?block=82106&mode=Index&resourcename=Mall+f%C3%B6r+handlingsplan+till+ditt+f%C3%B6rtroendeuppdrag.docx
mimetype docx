--- v0 (2026-03-17)
+++ v1 (2026-08-18)
@@ -1,1102 +1,1155 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
+  <Override PartName="/word/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="word/webextensions/taskpanes.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00802F53" w:rsidRPr="00457A28" w:rsidRDefault="00802F53" w:rsidP="00FD21DD">
+    <w:p w14:paraId="35EA0987" w14:textId="77777777" w:rsidR="00802F53" w:rsidRPr="000F556B" w:rsidRDefault="00802F53" w:rsidP="00FD21DD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="570"/>
+          <w:tab w:val="center" w:pos="6647"/>
+        </w:tabs>
+        <w:ind w:left="-993"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Handlingsplan - ta tid till förtroendeuppdraget</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37645DB1" w14:textId="77777777" w:rsidR="000F556B" w:rsidRPr="00457A28" w:rsidRDefault="000F556B" w:rsidP="00FD21DD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="570"/>
           <w:tab w:val="center" w:pos="6647"/>
         </w:tabs>
         <w:ind w:left="-993"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00802F53" w:rsidRPr="00457A28" w:rsidRDefault="00802F53" w:rsidP="00802F53">
+    <w:p w14:paraId="6E7C5D8D" w14:textId="77777777" w:rsidR="00802F53" w:rsidRPr="00457A28" w:rsidRDefault="00802F53" w:rsidP="00802F53">
       <w:pPr>
         <w:ind w:left="-993"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="8871" w:tblpY="-11"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7070"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00802F53" w:rsidRPr="00833CCB" w:rsidTr="00802F53">
+      <w:tr w:rsidR="00802F53" w:rsidRPr="00833CCB" w14:paraId="73B7C6D1" w14:textId="77777777" w:rsidTr="000F556B">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7070" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00802F53" w:rsidRPr="00802F53" w:rsidRDefault="00802F53" w:rsidP="00802F53">
+          <w:p w14:paraId="341DDE70" w14:textId="77777777" w:rsidR="00802F53" w:rsidRPr="00802F53" w:rsidRDefault="00802F53" w:rsidP="00802F53">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00802F53" w:rsidRPr="00990EED" w:rsidRDefault="00802F53" w:rsidP="00802F53">
+          <w:p w14:paraId="78EB3E09" w14:textId="77777777" w:rsidR="00802F53" w:rsidRPr="000F556B" w:rsidRDefault="00802F53" w:rsidP="00802F53">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="ITC Franklin Gothic Std Book" w:hAnsi="ITC Franklin Gothic Std Book"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00802F53">
+            <w:r w:rsidRPr="000F556B">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vad behöver jag förändra – mina egna förslag:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00802F53" w:rsidRPr="00833CCB" w:rsidTr="00802F53">
+      <w:tr w:rsidR="00802F53" w:rsidRPr="00833CCB" w14:paraId="3B92C1FB" w14:textId="77777777" w:rsidTr="00802F53">
         <w:trPr>
           <w:trHeight w:val="535"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00802F53" w:rsidRPr="00802F53" w:rsidRDefault="00802F53" w:rsidP="00802F53">
+          <w:p w14:paraId="6C534153" w14:textId="77777777" w:rsidR="00802F53" w:rsidRPr="00802F53" w:rsidRDefault="00802F53" w:rsidP="00802F53">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00802F53" w:rsidRPr="00802F53" w:rsidRDefault="00802F53" w:rsidP="00802F53">
+          <w:p w14:paraId="50FE01AA" w14:textId="77777777" w:rsidR="00802F53" w:rsidRPr="000F556B" w:rsidRDefault="00802F53" w:rsidP="00802F53">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00802F53">
+            <w:r w:rsidRPr="000F556B">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Jag ska tala med min chef om uppdraget senast </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00802F53">
+            <w:r w:rsidRPr="000F556B">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>den:…</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00802F53">
+            <w:r w:rsidRPr="000F556B">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>…………...</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00802F53" w:rsidRPr="00833CCB" w:rsidTr="00802F53">
+      <w:tr w:rsidR="00802F53" w:rsidRPr="00833CCB" w14:paraId="175920A4" w14:textId="77777777" w:rsidTr="00802F53">
         <w:trPr>
           <w:trHeight w:val="1408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00802F53" w:rsidRPr="00833CCB" w:rsidRDefault="00802F53" w:rsidP="00802F53">
+          <w:p w14:paraId="08289141" w14:textId="77777777" w:rsidR="00802F53" w:rsidRPr="00833CCB" w:rsidRDefault="00802F53" w:rsidP="00802F53">
             <w:r>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
             <w:r w:rsidRPr="00833CCB">
               <w:t xml:space="preserve">Vilka arbetsuppgifter kan </w:t>
             </w:r>
             <w:r>
               <w:t>minskas/</w:t>
             </w:r>
             <w:r w:rsidRPr="00833CCB">
               <w:t xml:space="preserve">lyftas bort? </w:t>
             </w:r>
             <w:r>
               <w:t>Mina förslag för att lösa detta</w:t>
             </w:r>
             <w:r w:rsidRPr="00833CCB">
               <w:t xml:space="preserve">? </w:t>
             </w:r>
             <w:r>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00833CCB">
               <w:t>Omfördelning, vikari</w:t>
             </w:r>
             <w:r>
               <w:t>e, annat)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00802F53" w:rsidRPr="00833CCB" w:rsidTr="00802F53">
+      <w:tr w:rsidR="00802F53" w:rsidRPr="00833CCB" w14:paraId="01873838" w14:textId="77777777" w:rsidTr="00802F53">
         <w:trPr>
           <w:trHeight w:val="1398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00802F53" w:rsidRPr="00833CCB" w:rsidRDefault="00802F53" w:rsidP="00802F53">
+          <w:p w14:paraId="5145E5A1" w14:textId="77777777" w:rsidR="00802F53" w:rsidRPr="00833CCB" w:rsidRDefault="00802F53" w:rsidP="00802F53">
             <w:r>
               <w:t>2. Ska jag avsätta specifik tid varje vecka för det fackliga arbetet eller göra arbetet när det behövs? Har jag kommit överens med min chef?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00802F53" w:rsidRPr="00833CCB" w:rsidTr="00802F53">
+      <w:tr w:rsidR="00802F53" w:rsidRPr="00833CCB" w14:paraId="62EDBB05" w14:textId="77777777" w:rsidTr="00802F53">
         <w:trPr>
           <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00802F53" w:rsidRPr="00833CCB" w:rsidRDefault="00802F53" w:rsidP="00802F53">
+          <w:p w14:paraId="3B8470F2" w14:textId="77777777" w:rsidR="00802F53" w:rsidRPr="00833CCB" w:rsidRDefault="00802F53" w:rsidP="00802F53">
             <w:r>
               <w:t xml:space="preserve">3. Hur bedömer jag att detta ska påverka </w:t>
             </w:r>
             <w:r w:rsidRPr="00833CCB">
               <w:t xml:space="preserve">mina </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">prestations/individuella </w:t>
             </w:r>
             <w:r w:rsidRPr="00833CCB">
               <w:t>mål?</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Hur föreslår jag att målen minskas/anpassas?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00802F53" w:rsidRPr="00833CCB" w:rsidTr="00802F53">
+      <w:tr w:rsidR="00802F53" w:rsidRPr="00833CCB" w14:paraId="330E8D87" w14:textId="77777777" w:rsidTr="00802F53">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00802F53" w:rsidRDefault="00802F53" w:rsidP="00802F53">
+          <w:p w14:paraId="552CA294" w14:textId="77777777" w:rsidR="00802F53" w:rsidRDefault="00802F53" w:rsidP="00802F53">
             <w:r>
               <w:t xml:space="preserve">4. Annat vi ska </w:t>
             </w:r>
             <w:r w:rsidRPr="00833CCB">
               <w:t>prata om:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00802F53" w:rsidRDefault="00802F53" w:rsidP="00802F53"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00802F53" w:rsidRPr="00833CCB" w:rsidRDefault="00802F53" w:rsidP="00802F53"/>
+          <w:p w14:paraId="2C65F9F5" w14:textId="77777777" w:rsidR="00802F53" w:rsidRDefault="00802F53" w:rsidP="00802F53"/>
+          <w:p w14:paraId="5F32FEF3" w14:textId="77777777" w:rsidR="00802F53" w:rsidRDefault="00802F53" w:rsidP="00802F53"/>
+          <w:p w14:paraId="426B8D0A" w14:textId="77777777" w:rsidR="00802F53" w:rsidRPr="00833CCB" w:rsidRDefault="00802F53" w:rsidP="00802F53"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00802F53" w:rsidRPr="00833CCB" w:rsidTr="00802F53">
+      <w:tr w:rsidR="00802F53" w:rsidRPr="00833CCB" w14:paraId="43F2F295" w14:textId="77777777" w:rsidTr="00802F53">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00802F53" w:rsidRPr="00802F53" w:rsidRDefault="00802F53" w:rsidP="00802F53">
+          <w:p w14:paraId="5058462A" w14:textId="77777777" w:rsidR="00802F53" w:rsidRPr="00802F53" w:rsidRDefault="00802F53" w:rsidP="00802F53">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00802F53" w:rsidRPr="00802F53" w:rsidRDefault="00802F53" w:rsidP="00802F53">
+          <w:p w14:paraId="65889618" w14:textId="77777777" w:rsidR="00802F53" w:rsidRPr="000F556B" w:rsidRDefault="00802F53" w:rsidP="00802F53">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00802F53">
+            <w:r w:rsidRPr="000F556B">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Jag ska tala med styrelseordförande senast </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00802F53">
+            <w:r w:rsidRPr="000F556B">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>den:…</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00802F53">
+            <w:r w:rsidRPr="000F556B">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>……………...…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00802F53" w:rsidRPr="00833CCB" w:rsidTr="00802F53">
+      <w:tr w:rsidR="00802F53" w:rsidRPr="00833CCB" w14:paraId="48C51BDE" w14:textId="77777777" w:rsidTr="004A0F8D">
         <w:trPr>
           <w:trHeight w:val="538"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00802F53" w:rsidRDefault="00802F53" w:rsidP="00802F53">
+          <w:p w14:paraId="5A510C21" w14:textId="77777777" w:rsidR="00802F53" w:rsidRDefault="00802F53" w:rsidP="00802F53">
             <w:r>
               <w:t xml:space="preserve">1. Boka in tid för introduktion i uppdraget. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00802F53" w:rsidRPr="00833CCB" w:rsidRDefault="00802F53" w:rsidP="00802F53"/>
+          <w:p w14:paraId="724B2B32" w14:textId="77777777" w:rsidR="00802F53" w:rsidRPr="00833CCB" w:rsidRDefault="00802F53" w:rsidP="00802F53"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00802F53" w:rsidRPr="00833CCB" w:rsidTr="00802F53">
+      <w:tr w:rsidR="00802F53" w:rsidRPr="00833CCB" w14:paraId="09C26446" w14:textId="77777777" w:rsidTr="004A0F8D">
         <w:trPr>
           <w:trHeight w:val="1297"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00802F53" w:rsidRDefault="00802F53" w:rsidP="00802F53">
+          <w:p w14:paraId="4CCAF37B" w14:textId="77777777" w:rsidR="00802F53" w:rsidRDefault="00802F53" w:rsidP="00802F53">
             <w:r>
               <w:t xml:space="preserve">2. Annat vi </w:t>
             </w:r>
             <w:r w:rsidRPr="00833CCB">
               <w:t>ska prata om:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00802F53" w:rsidRDefault="00802F53" w:rsidP="00802F53"/>
+          <w:p w14:paraId="20EB9BBD" w14:textId="77777777" w:rsidR="00802F53" w:rsidRDefault="00802F53" w:rsidP="00802F53"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpX="40" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5495"/>
         <w:gridCol w:w="1417"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00802F53" w:rsidRPr="00034FB6" w:rsidTr="00802F53">
+      <w:tr w:rsidR="00802F53" w:rsidRPr="00034FB6" w14:paraId="7FFE81B1" w14:textId="77777777" w:rsidTr="004A0F8D">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5495" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00802F53" w:rsidRPr="00802F53" w:rsidRDefault="00802F53" w:rsidP="00802F53">
+          <w:p w14:paraId="018D9744" w14:textId="77777777" w:rsidR="00802F53" w:rsidRPr="000F556B" w:rsidRDefault="00802F53" w:rsidP="00802F53">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00802F53" w:rsidRPr="00802F53" w:rsidRDefault="00802F53" w:rsidP="00802F53">
+          <w:p w14:paraId="2FF0CA45" w14:textId="77777777" w:rsidR="00802F53" w:rsidRPr="000F556B" w:rsidRDefault="00802F53" w:rsidP="00802F53">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00802F53">
+            <w:r w:rsidRPr="000F556B">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Hur mycket tid behöver jag för:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00802F53">
+            <w:r w:rsidRPr="000F556B">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00802F53" w:rsidRPr="00802F53" w:rsidRDefault="00802F53" w:rsidP="00802F53">
+          <w:p w14:paraId="438C863E" w14:textId="77777777" w:rsidR="00802F53" w:rsidRPr="000F556B" w:rsidRDefault="00802F53" w:rsidP="00802F53">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00802F53" w:rsidRPr="00802F53" w:rsidRDefault="00802F53" w:rsidP="00802F53">
+          <w:p w14:paraId="0106E151" w14:textId="77777777" w:rsidR="00802F53" w:rsidRPr="000F556B" w:rsidRDefault="00802F53" w:rsidP="00802F53">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00802F53">
+            <w:r w:rsidRPr="000F556B">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tim/månad</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidTr="00802F53">
+      <w:tr w:rsidR="00802F53" w:rsidRPr="00BE19F3" w14:paraId="03A1E7C6" w14:textId="77777777" w:rsidTr="004A0F8D">
         <w:trPr>
           <w:trHeight w:val="1412"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53">
+          <w:p w14:paraId="61C25604" w14:textId="77777777" w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53">
             <w:r w:rsidRPr="00BE19F3">
               <w:t>Medlemskontakter</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53">
+          <w:p w14:paraId="776AC06D" w14:textId="77777777" w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>facklig i</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE19F3">
               <w:t>nformation på personalmöte</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53">
+          <w:p w14:paraId="556501CB" w14:textId="77777777" w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE19F3">
               <w:t>vara på frågor</w:t>
             </w:r>
             <w:r>
               <w:t>/medlemsärenden</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53">
+          <w:p w14:paraId="1F02ADAD" w14:textId="77777777" w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE19F3">
               <w:t>edlemsmöten</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53">
+          <w:p w14:paraId="44CD9306" w14:textId="77777777" w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE19F3">
               <w:t>edlems</w:t>
             </w:r>
             <w:r>
               <w:t>vård/introduktion till nyanställda</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53">
+          <w:p w14:paraId="1D8E2A78" w14:textId="77777777" w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE19F3">
               <w:t>……..………………………………….</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53"/>
+          <w:p w14:paraId="71FFF689" w14:textId="77777777" w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidTr="00802F53">
+      <w:tr w:rsidR="00802F53" w:rsidRPr="00BE19F3" w14:paraId="1C4AEC17" w14:textId="77777777" w:rsidTr="004A0F8D">
         <w:trPr>
           <w:trHeight w:val="1837"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53">
+          <w:p w14:paraId="75455019" w14:textId="77777777" w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53">
             <w:r>
               <w:t xml:space="preserve">Arbete i föreningen </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53">
+          <w:p w14:paraId="7F1EBF9F" w14:textId="77777777" w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE19F3">
               <w:t>tyrelsemöten</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> (för ledamöter) </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00802F53" w:rsidRDefault="00802F53" w:rsidP="00802F53">
+          <w:p w14:paraId="59AA305E" w14:textId="77777777" w:rsidR="00802F53" w:rsidRDefault="00802F53" w:rsidP="00802F53">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>övriga möten</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53">
+          <w:p w14:paraId="710E7EDB" w14:textId="77777777" w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>f</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE19F3">
               <w:t>örberedelse och efterarbete</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00802F53" w:rsidRDefault="00802F53" w:rsidP="00802F53">
+          <w:p w14:paraId="5425894D" w14:textId="77777777" w:rsidR="00802F53" w:rsidRDefault="00802F53" w:rsidP="00802F53">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>samverkan med andra förbund</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00802F53" w:rsidRDefault="00802F53" w:rsidP="00802F53">
+          <w:p w14:paraId="3F111E9F" w14:textId="77777777" w:rsidR="00802F53" w:rsidRDefault="00802F53" w:rsidP="00802F53">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>samverkan med skyddsombud</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53">
+          <w:p w14:paraId="0ED096D3" w14:textId="77777777" w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE19F3">
               <w:t>……..………………………………….</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53"/>
+          <w:p w14:paraId="7336E70E" w14:textId="77777777" w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidTr="00802F53">
+      <w:tr w:rsidR="00802F53" w:rsidRPr="00BE19F3" w14:paraId="1BD7BEBF" w14:textId="77777777" w:rsidTr="004A0F8D">
         <w:trPr>
           <w:trHeight w:val="1437"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53">
+          <w:p w14:paraId="014FE655" w14:textId="77777777" w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53">
             <w:r w:rsidRPr="00BE19F3">
               <w:t>Samverkan med arbetsgivaren</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53">
+          <w:p w14:paraId="7143F24A" w14:textId="77777777" w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>medbestämmande</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00802F53" w:rsidRDefault="00802F53" w:rsidP="00802F53">
+          <w:p w14:paraId="56B2EF8D" w14:textId="77777777" w:rsidR="00802F53" w:rsidRDefault="00802F53" w:rsidP="00802F53">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>övriga f</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE19F3">
               <w:t>örhandlingar</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53">
+          <w:p w14:paraId="299CE48B" w14:textId="77777777" w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>f</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE19F3">
               <w:t>örberedelse och efterarbete</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53">
+          <w:p w14:paraId="02F866B1" w14:textId="77777777" w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE19F3">
               <w:t>……..………………………………….</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53"/>
+          <w:p w14:paraId="0E883EA3" w14:textId="77777777" w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidTr="00802F53">
+      <w:tr w:rsidR="00802F53" w:rsidRPr="00BE19F3" w14:paraId="68F12D42" w14:textId="77777777" w:rsidTr="004A0F8D">
         <w:trPr>
           <w:trHeight w:val="1132"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53">
+          <w:p w14:paraId="3EBD7376" w14:textId="77777777" w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53">
             <w:r>
               <w:t>Egen facklig utveckling och uppdatering</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53">
+          <w:p w14:paraId="05035A0D" w14:textId="77777777" w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>facklig ut</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE19F3">
               <w:t>bildning</w:t>
             </w:r>
             <w:r>
               <w:t>, mentorskap mm</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE19F3">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53">
+          <w:p w14:paraId="6CA25294" w14:textId="77777777" w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>läsa information från förening och förbund</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53">
+          <w:p w14:paraId="2A46D7E6" w14:textId="77777777" w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE19F3">
               <w:t>……..………………………………….</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53"/>
+          <w:p w14:paraId="7AD56E30" w14:textId="77777777" w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidTr="00802F53">
+      <w:tr w:rsidR="00802F53" w:rsidRPr="00BE19F3" w14:paraId="7669608D" w14:textId="77777777" w:rsidTr="004A0F8D">
         <w:trPr>
           <w:trHeight w:val="1077"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53">
+          <w:p w14:paraId="076226B4" w14:textId="77777777" w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53">
             <w:r w:rsidRPr="00BE19F3">
               <w:t>Annan facklig verksamhet</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00802F53" w:rsidRDefault="00802F53" w:rsidP="00802F53">
+          <w:p w14:paraId="5B73862E" w14:textId="77777777" w:rsidR="00802F53" w:rsidRDefault="00802F53" w:rsidP="00802F53">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00BE19F3">
               <w:t>……..………………………………….</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53">
+          <w:p w14:paraId="79EF74CA" w14:textId="77777777" w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>…………………………………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53"/>
+          <w:p w14:paraId="726060AA" w14:textId="77777777" w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidTr="00802F53">
+      <w:tr w:rsidR="00802F53" w:rsidRPr="00BE19F3" w14:paraId="32CB0903" w14:textId="77777777" w:rsidTr="004A0F8D">
         <w:trPr>
           <w:trHeight w:val="498"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53">
+          <w:p w14:paraId="43A9F8BC" w14:textId="77777777" w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53">
             <w:r w:rsidRPr="00BE19F3">
               <w:t xml:space="preserve">Summa </w:t>
             </w:r>
             <w:r>
               <w:t>(t</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE19F3">
               <w:t>immar per månad</w:t>
             </w:r>
             <w:r>
               <w:t>):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53"/>
+          <w:p w14:paraId="6AB81358" w14:textId="77777777" w:rsidR="00802F53" w:rsidRPr="00BE19F3" w:rsidRDefault="00802F53" w:rsidP="00802F53"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00015F30" w:rsidRDefault="00015F30" w:rsidP="00613027">
+    <w:p w14:paraId="32257D1A" w14:textId="77777777" w:rsidR="00015F30" w:rsidRDefault="00015F30" w:rsidP="00613027">
       <w:pPr>
         <w:ind w:right="-341"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00015F30" w:rsidRDefault="00015F30" w:rsidP="00613027">
+    <w:p w14:paraId="633D0D15" w14:textId="77777777" w:rsidR="00015F30" w:rsidRDefault="00015F30" w:rsidP="00613027">
       <w:pPr>
         <w:ind w:right="-341"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00015F30" w:rsidRPr="00802F53" w:rsidRDefault="00015F30" w:rsidP="00613027">
+    <w:p w14:paraId="382BD923" w14:textId="77777777" w:rsidR="00015F30" w:rsidRPr="00802F53" w:rsidRDefault="00015F30" w:rsidP="00613027">
       <w:pPr>
         <w:ind w:right="-341"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00015F30" w:rsidRPr="00802F53" w:rsidSect="00836C86">
-      <w:headerReference w:type="default" r:id="rId7"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="16840" w:h="11907" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="284" w:right="1418" w:bottom="284" w:left="1134" w:header="425" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000233F0" w:rsidRDefault="000233F0">
+    <w:p w14:paraId="4C8F9BA0" w14:textId="77777777" w:rsidR="00590215" w:rsidRDefault="00590215">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000233F0" w:rsidRDefault="000233F0">
+    <w:p w14:paraId="34CC7E25" w14:textId="77777777" w:rsidR="00590215" w:rsidRDefault="00590215">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="ITC Franklin Gothic Std Book">
     <w:altName w:val="Segoe Script"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00836C86" w:rsidRDefault="00FD21DD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="48FF638E" w14:textId="54E2A482" w:rsidR="00836C86" w:rsidRDefault="00FD21DD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="-1985"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> FILENAME \* HEX\p \* LOWER </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C16842">
-      <w:rPr>
+    <w:r w:rsidR="004A0F8D">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
         <w:noProof/>
       </w:rPr>
-      <w:t>7de</w:t>
+      <w:t>fel! talet kan inte representeras i angivet format.</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00836C86" w:rsidRDefault="00836C86">
+  <w:p w14:paraId="089B258B" w14:textId="77777777" w:rsidR="00836C86" w:rsidRDefault="00836C86">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="-1985"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00836C86" w:rsidRDefault="00836C86">
+  <w:p w14:paraId="42FBE8A3" w14:textId="77777777" w:rsidR="00836C86" w:rsidRDefault="00836C86">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="-1985"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00836C86" w:rsidRDefault="00836C86">
+  <w:p w14:paraId="55189652" w14:textId="77777777" w:rsidR="00836C86" w:rsidRDefault="00836C86">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="-1985"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00836C86" w:rsidRDefault="00836C86">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="666A06E3" w14:textId="77777777" w:rsidR="00836C86" w:rsidRDefault="00836C86">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:spacing w:after="120"/>
       <w:ind w:left="-1985"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000233F0" w:rsidRDefault="000233F0">
+    <w:p w14:paraId="0BD9CF0B" w14:textId="77777777" w:rsidR="00590215" w:rsidRDefault="00590215">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000233F0" w:rsidRDefault="000233F0">
+    <w:p w14:paraId="1F11133A" w14:textId="77777777" w:rsidR="00590215" w:rsidRDefault="00590215">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00836C86" w:rsidRDefault="00836C86">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3E7D6F6B" w14:textId="77777777" w:rsidR="00836C86" w:rsidRDefault="00836C86">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="right" w:pos="6521"/>
       </w:tabs>
       <w:ind w:right="-1"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00836C86" w:rsidRDefault="00836C86">
+  <w:p w14:paraId="6D283AA7" w14:textId="77777777" w:rsidR="00836C86" w:rsidRDefault="00836C86">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="7371"/>
       </w:tabs>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
@@ -1144,156 +1197,176 @@
     </w:r>
     <w:r w:rsidR="00C16842">
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00836C86" w:rsidRPr="003A6BC8" w:rsidRDefault="00836C86" w:rsidP="003A6BC8">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="11DA5443" w14:textId="13AECEC5" w:rsidR="00836C86" w:rsidRPr="003A6BC8" w:rsidRDefault="000F556B" w:rsidP="003A6BC8">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="3969"/>
         <w:tab w:val="left" w:pos="6804"/>
         <w:tab w:val="right" w:pos="8505"/>
       </w:tabs>
       <w:ind w:left="-1985" w:right="-907"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65BFA77E" wp14:editId="021E739B">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-234950</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-56515</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="675258" cy="907200"/>
+          <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="7925" y="0"/>
+              <wp:lineTo x="1219" y="2269"/>
+              <wp:lineTo x="1219" y="7261"/>
+              <wp:lineTo x="6096" y="7261"/>
+              <wp:lineTo x="4267" y="9076"/>
+              <wp:lineTo x="0" y="14067"/>
+              <wp:lineTo x="0" y="21328"/>
+              <wp:lineTo x="19507" y="21328"/>
+              <wp:lineTo x="20726" y="21328"/>
+              <wp:lineTo x="20726" y="14067"/>
+              <wp:lineTo x="16459" y="9076"/>
+              <wp:lineTo x="14630" y="7261"/>
+              <wp:lineTo x="19507" y="7261"/>
+              <wp:lineTo x="18897" y="2269"/>
+              <wp:lineTo x="12802" y="0"/>
+              <wp:lineTo x="7925" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
+          <wp:docPr id="2" name="Bildobjekt 2" descr="Logotyp Sveriges Ingenjörer"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2" name="Bildobjekt 2" descr="Logotyp Sveriges Ingenjörer"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="675258" cy="907200"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00836C86">
+      <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00836C86" w:rsidRDefault="00836C86" w:rsidP="00015F30">
+  <w:p w14:paraId="7FDF5A8A" w14:textId="3143DE2A" w:rsidR="00836C86" w:rsidRDefault="00836C86" w:rsidP="00015F30">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="left" w:pos="284"/>
         <w:tab w:val="left" w:pos="567"/>
         <w:tab w:val="left" w:pos="851"/>
         <w:tab w:val="center" w:pos="3402"/>
       </w:tabs>
       <w:ind w:left="-851" w:right="-1361"/>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...51 lines deleted...]
-    <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="013A49AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="705CFAA6"/>
     <w:lvl w:ilvl="0" w:tplc="DC2883E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="&gt;"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ITC Franklin Gothic Std Book" w:hAnsi="ITC Franklin Gothic Std Book" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5355,356 +5428,361 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1144079705">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="248778650">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1338465071">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="451755176">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="380442851">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1830553327">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="331303815">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="556361667">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1499619319">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="986980787">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1967393839">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1721587378">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1620524470">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="2002269397">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="84812294">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="616916344">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1822112278">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1502424661">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1596357671">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="958415112">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="463934996">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1320888343">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1486387723">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="2063866523">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="920333716">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1904826440">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="80219642">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="2081634276">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="672151402">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="512955104">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1721128815">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="730809599">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1021594171">
     <w:abstractNumId w:val="28"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AB0986"/>
     <w:rsid w:val="00004DD1"/>
     <w:rsid w:val="000137D8"/>
     <w:rsid w:val="00015F30"/>
     <w:rsid w:val="000233F0"/>
     <w:rsid w:val="000302BB"/>
     <w:rsid w:val="00036306"/>
     <w:rsid w:val="00040D7E"/>
     <w:rsid w:val="000B1007"/>
     <w:rsid w:val="000B7BDF"/>
     <w:rsid w:val="000D1A97"/>
     <w:rsid w:val="000D6906"/>
     <w:rsid w:val="000E35D6"/>
+    <w:rsid w:val="000F556B"/>
     <w:rsid w:val="000F7BB3"/>
     <w:rsid w:val="00110F0B"/>
     <w:rsid w:val="00160097"/>
     <w:rsid w:val="00167FB4"/>
     <w:rsid w:val="001B1DEB"/>
     <w:rsid w:val="001C2247"/>
     <w:rsid w:val="001D7124"/>
     <w:rsid w:val="002056D4"/>
     <w:rsid w:val="00214CFB"/>
     <w:rsid w:val="0029184E"/>
     <w:rsid w:val="002A3972"/>
     <w:rsid w:val="002B3BB0"/>
     <w:rsid w:val="002D1D83"/>
     <w:rsid w:val="002F0C0F"/>
     <w:rsid w:val="0031627F"/>
     <w:rsid w:val="00353E63"/>
     <w:rsid w:val="00363A7E"/>
     <w:rsid w:val="00365361"/>
     <w:rsid w:val="00382A69"/>
     <w:rsid w:val="00385BCB"/>
     <w:rsid w:val="003901D6"/>
     <w:rsid w:val="00390320"/>
     <w:rsid w:val="003A405C"/>
     <w:rsid w:val="003A6BC8"/>
     <w:rsid w:val="003C03E3"/>
     <w:rsid w:val="0041239D"/>
     <w:rsid w:val="0041327A"/>
     <w:rsid w:val="00423962"/>
     <w:rsid w:val="00425956"/>
     <w:rsid w:val="00451C9A"/>
     <w:rsid w:val="00457A28"/>
     <w:rsid w:val="00464175"/>
     <w:rsid w:val="00485D86"/>
     <w:rsid w:val="00490E21"/>
+    <w:rsid w:val="004A0F8D"/>
     <w:rsid w:val="004C605C"/>
     <w:rsid w:val="004E27BC"/>
     <w:rsid w:val="004E3A4C"/>
     <w:rsid w:val="0052795F"/>
     <w:rsid w:val="00585A2F"/>
+    <w:rsid w:val="00590215"/>
     <w:rsid w:val="0059050E"/>
     <w:rsid w:val="005B28FA"/>
     <w:rsid w:val="005F332B"/>
     <w:rsid w:val="005F56B0"/>
     <w:rsid w:val="00613027"/>
     <w:rsid w:val="006259BD"/>
     <w:rsid w:val="00634646"/>
     <w:rsid w:val="0067505B"/>
     <w:rsid w:val="006C1E2F"/>
     <w:rsid w:val="006E2669"/>
     <w:rsid w:val="006E38E5"/>
     <w:rsid w:val="00770E1E"/>
     <w:rsid w:val="00777F62"/>
     <w:rsid w:val="00802F53"/>
     <w:rsid w:val="00803C7C"/>
     <w:rsid w:val="008217D8"/>
     <w:rsid w:val="00836C86"/>
     <w:rsid w:val="008465A6"/>
     <w:rsid w:val="008717BA"/>
     <w:rsid w:val="00880D05"/>
     <w:rsid w:val="008A0337"/>
     <w:rsid w:val="008E4F90"/>
     <w:rsid w:val="0091031F"/>
+    <w:rsid w:val="00963124"/>
     <w:rsid w:val="009635C9"/>
     <w:rsid w:val="00990CBC"/>
     <w:rsid w:val="00990EED"/>
     <w:rsid w:val="00996926"/>
     <w:rsid w:val="009A058A"/>
     <w:rsid w:val="009A6F45"/>
     <w:rsid w:val="00A01CFA"/>
     <w:rsid w:val="00A509EE"/>
     <w:rsid w:val="00A52A52"/>
     <w:rsid w:val="00A7123F"/>
     <w:rsid w:val="00A73272"/>
     <w:rsid w:val="00A87F9C"/>
     <w:rsid w:val="00AA6EC8"/>
     <w:rsid w:val="00AB0986"/>
     <w:rsid w:val="00AB7DC6"/>
     <w:rsid w:val="00AC63CF"/>
     <w:rsid w:val="00AF3D2A"/>
     <w:rsid w:val="00B0654B"/>
     <w:rsid w:val="00B44D2D"/>
     <w:rsid w:val="00BD27AB"/>
     <w:rsid w:val="00BD7F59"/>
     <w:rsid w:val="00BF5430"/>
     <w:rsid w:val="00C16842"/>
     <w:rsid w:val="00C32DA2"/>
     <w:rsid w:val="00C42D08"/>
     <w:rsid w:val="00C500EE"/>
     <w:rsid w:val="00C57113"/>
     <w:rsid w:val="00C57BB4"/>
     <w:rsid w:val="00CA36B6"/>
     <w:rsid w:val="00CB6DAA"/>
     <w:rsid w:val="00CC2BE7"/>
     <w:rsid w:val="00D11B77"/>
     <w:rsid w:val="00D42042"/>
     <w:rsid w:val="00D510E2"/>
     <w:rsid w:val="00D55DF8"/>
     <w:rsid w:val="00D73E98"/>
     <w:rsid w:val="00D820DE"/>
     <w:rsid w:val="00E23411"/>
     <w:rsid w:val="00E26598"/>
     <w:rsid w:val="00E373DB"/>
+    <w:rsid w:val="00E433ED"/>
     <w:rsid w:val="00E5517E"/>
     <w:rsid w:val="00EB06EB"/>
     <w:rsid w:val="00EB5A3A"/>
     <w:rsid w:val="00ED31F8"/>
     <w:rsid w:val="00F012BB"/>
     <w:rsid w:val="00F337CC"/>
     <w:rsid w:val="00F409D4"/>
     <w:rsid w:val="00F4228F"/>
     <w:rsid w:val="00F42F93"/>
     <w:rsid w:val="00F45362"/>
     <w:rsid w:val="00F4661D"/>
     <w:rsid w:val="00F85D60"/>
     <w:rsid w:val="00FD21DD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="38912F34"/>
+  <w14:docId w14:val="746EF8A0"/>
   <w15:docId w15:val="{80C4F9D4-F853-4347-9644-11BDC0A141F4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6027,50 +6105,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006259BD"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00040D7E"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:kern w:val="28"/>
@@ -6226,51 +6305,51 @@
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00E26598"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normalwebb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002D1D83"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1154376984">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1157109794">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6384,55 +6463,55 @@
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1973168197">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///c:\Mallar\SI\Generella%20mallar\tom%20mall%20med%20logga.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -6678,50 +6757,74 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=word/webextensions/_rels/taskpanes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/webextension" Target="webextension1.xml"/></Relationships>
+</file>
+
+<file path=word/webextensions/taskpanes.xml><?xml version="1.0" encoding="utf-8"?>
+<wetp:taskpanes xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11">
+  <wetp:taskpane dockstate="right" visibility="0" width="525" row="3">
+    <wetp:webextensionref xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </wetp:taskpane>
+</wetp:taskpanes>
+</file>
+
+<file path=word/webextensions/webextension1.xml><?xml version="1.0" encoding="utf-8"?>
+<we:webextension xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" id="{73FC6902-8AE3-4AA9-B8E3-78DA9DDEC9C4}">
+  <we:reference id="33491e4f-5d38-4c24-85cb-c5144f8a0d2f" version="1.0.0.0" store="EXCatalog" storeType="EXCatalog"/>
+  <we:alternateReferences/>
+  <we:properties>
+    <we:property name="Office.AutoShowTaskpaneWithDocument" value="false"/>
+  </we:properties>
+  <we:bindings/>
+  <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+</we:webextension>
+</file>
+
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x010100F578BD38D2482A45B259B10CD24C2698" ma:contentTypeVersion="17" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="d07dad98990249b1332fda924efc58b7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="338166e3-3174-4fc2-9c17-16a589e3932d" xmlns:ns3="dd1234b8-a07f-4315-b19a-b24e42894ecf" xmlns:ns4="cfd811cb-b435-46d2-b6f4-6ff4bff6b625" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a5cbca3cac4c2a3a311156ca5c3b7d0c" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="338166e3-3174-4fc2-9c17-16a589e3932d"/>
     <xsd:import namespace="dd1234b8-a07f-4315-b19a-b24e42894ecf"/>
     <xsd:import namespace="cfd811cb-b435-46d2-b6f4-6ff4bff6b625"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
@@ -6945,112 +7048,142 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="338166e3-3174-4fc2-9c17-16a589e3932d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="cfd811cb-b435-46d2-b6f4-6ff4bff6b625" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B758BA7B-BDD9-4BAD-AD2C-3073E2BA22A7}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B758BA7B-BDD9-4BAD-AD2C-3073E2BA22A7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="338166e3-3174-4fc2-9c17-16a589e3932d"/>
+    <ds:schemaRef ds:uri="dd1234b8-a07f-4315-b19a-b24e42894ecf"/>
+    <ds:schemaRef ds:uri="cfd811cb-b435-46d2-b6f4-6ff4bff6b625"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0D86CB6-6AE3-4A12-B910-3B9BE05925AA}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50E6F948-D002-4CAF-8CE2-FDE68B32AA0A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="338166e3-3174-4fc2-9c17-16a589e3932d"/>
+    <ds:schemaRef ds:uri="cfd811cb-b435-46d2-b6f4-6ff4bff6b625"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50E6F948-D002-4CAF-8CE2-FDE68B32AA0A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0D86CB6-6AE3-4A12-B910-3B9BE05925AA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>tom mall med logga</Template>
+  <Template>tom mall med logga.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>181</Words>
-  <Characters>1244</Characters>
+  <Words>226</Words>
+  <Characters>1200</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2007-03-14</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>SACO IT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1423</CharactersWithSpaces>
+  <CharactersWithSpaces>1424</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>2007-03-14</dc:title>
   <dc:creator>Jenny Forsberg (Sveriges Ingenjörer)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F578BD38D2482A45B259B10CD24C2698</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>