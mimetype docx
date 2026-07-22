--- v1 (2026-03-23)
+++ v2 (2026-07-22)
@@ -1,511 +1,2049 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
+  <Override PartName="/word/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="word/webextensions/taskpanes.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:background w:color="FFFFFF"/>
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5B971898" w14:textId="22394B4E" w:rsidR="00540066" w:rsidRPr="00FF1E09" w:rsidRDefault="00FF1E09" w:rsidP="00FF1E09">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="75EFDB27" w14:textId="4C044B70" w:rsidR="00232F92" w:rsidRPr="00232F92" w:rsidRDefault="00406613" w:rsidP="00406613">
+      <w:pPr>
+        <w:pStyle w:val="Dokumentrubrik"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...53 lines deleted...]
-        </w:drawing>
+        <w:t>Rubrik</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E9760ED" w14:textId="77777777" w:rsidR="00540066" w:rsidRDefault="00540066">
-[...33 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3AF1DA8F" w14:textId="4DC5772D" w:rsidR="00232F92" w:rsidRPr="00232F92" w:rsidRDefault="004002B3" w:rsidP="00232F92">
       <w:r>
-        <w:t>text</w:t>
-[...10 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>Brödtext</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00540066" w:rsidSect="00FF1E09">
-[...8 lines deleted...]
-      <w:cols w:space="720"/>
+    <w:p w14:paraId="6B5A7477" w14:textId="77777777" w:rsidR="00232F92" w:rsidRPr="00232F92" w:rsidRDefault="00232F92" w:rsidP="00232F92">
+      <w:r w:rsidRPr="00232F92">
+        <w:t xml:space="preserve">                                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0832F53E" w14:textId="77777777" w:rsidR="00232F92" w:rsidRPr="00232F92" w:rsidRDefault="00232F92" w:rsidP="00232F92"/>
+    <w:p w14:paraId="23D50F9A" w14:textId="608B362C" w:rsidR="00EE3788" w:rsidRPr="00EE3788" w:rsidRDefault="00EE3788" w:rsidP="00EE3788"/>
+    <w:sectPr w:rsidR="00EE3788" w:rsidRPr="00EE3788" w:rsidSect="0017728E">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="2381" w:right="1928" w:bottom="1304" w:left="2268" w:header="624" w:footer="340" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="368F1659" w14:textId="77777777" w:rsidR="00464E0F" w:rsidRDefault="00464E0F">
+    <w:p w14:paraId="7ADA4184" w14:textId="77777777" w:rsidR="0082518D" w:rsidRDefault="0082518D" w:rsidP="0066735E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="398C8852" w14:textId="77777777" w:rsidR="00464E0F" w:rsidRDefault="00464E0F">
+    <w:p w14:paraId="6B97EF2C" w14:textId="77777777" w:rsidR="0082518D" w:rsidRDefault="0082518D" w:rsidP="0066735E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Unicode MS">
-[...4 lines deleted...]
-    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Helvetica Neue">
-[...2 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E50002FF" w:usb1="500079DB" w:usb2="00000010" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="682BB559" w14:textId="77777777" w:rsidR="009E5ABA" w:rsidRDefault="009E5ABA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2351AC3B" w14:textId="77777777" w:rsidR="00566CB5" w:rsidRDefault="00566CB5">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="465D0841" w14:textId="77777777" w:rsidR="00540066" w:rsidRDefault="00540066">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0310427D" w14:textId="77777777" w:rsidR="004C499B" w:rsidRPr="007B3CF5" w:rsidRDefault="004C499B" w:rsidP="007B3CF5">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="713E6FEE" w14:textId="77777777" w:rsidR="009E5ABA" w:rsidRDefault="009E5ABA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="097474FA" w14:textId="6067643D" w:rsidR="00350879" w:rsidRPr="00D73BC7" w:rsidRDefault="00350879" w:rsidP="00D73BC7">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A99807C" w14:textId="77777777" w:rsidR="00464E0F" w:rsidRDefault="00464E0F">
+    <w:p w14:paraId="461183EA" w14:textId="77777777" w:rsidR="0082518D" w:rsidRDefault="0082518D" w:rsidP="0066735E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="166926D6" w14:textId="77777777" w:rsidR="00464E0F" w:rsidRDefault="00464E0F">
+    <w:p w14:paraId="47ED6650" w14:textId="77777777" w:rsidR="0082518D" w:rsidRDefault="0082518D" w:rsidP="0066735E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="44A9502C" w14:textId="77777777" w:rsidR="00FF1E09" w:rsidRDefault="00FF1E09">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="63A4CDDB" w14:textId="77777777" w:rsidR="00577799" w:rsidRDefault="00577799">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="727EC323" wp14:editId="0410FA93">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6334760</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>396240</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="370800" cy="248400"/>
+              <wp:effectExtent l="0" t="0" r="10795" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="3" name="Textruta 3" descr="SIPage" title="SIPage"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="370800" cy="248400"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0023AE36" w14:textId="77777777" w:rsidR="00577799" w:rsidRDefault="00577799" w:rsidP="008D6D1D">
+                          <w:pPr>
+                            <w:pStyle w:val="Sidhuvud"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="727EC323" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 3" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Titel: SIPage - Beskrivning: SIPage" style="position:absolute;margin-left:498.8pt;margin-top:31.2pt;width:29.2pt;height:19.55pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlX5oTDAIAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykXRcYdYqsRYYB&#10;QVsgHXpWZCk2IIsapcTOfv0oOU6KbqdhF/pZpPjx+HR717eGHRT6BmzJp5OcM2UlVI3dlfzHy+rT&#10;nDMfhK2EAatKflSe3y0+frjtXKFmUIOpFDJKYn3RuZLXIbgiy7ysVSv8BJyy5NSArQj0i7usQtFR&#10;9tZkszy/yTrAyiFI5T2dPgxOvkj5tVYyPGntVWCm5NRbSBaT3UabLW5FsUPh6kae2hD/0EUrGktF&#10;z6keRBBsj80fqdpGInjQYSKhzUDrRqo0A00zzd9Ns6mFU2kWIse7M03+/6WVj4eNe0YW+q/Q0wIj&#10;IZ3zhafDOE+vsY1f6pSRnyg8nmlTfWCSDq++5POcPJJcs+v5NWHKkl0uO/Thm4KWRVBypK0kssRh&#10;7cMQOobEWhZWjTFpM8ayruQ3V5/zdOHsoeTGUo1LqxGFftuf+t9CdaSxEIaNeydXDRVfCx+eBdKK&#10;qV+SbXgiow1QETghzmrAX387j/HEPHk560gyJfc/9wIVZ+a7pZ1EfY0AR7Adgd2390AqnNKDcDJB&#10;uoDBjFAjtK+k5mWsQi5hJdUqeRjhfRiES69BquUyBZGKnAhru3Eypo70RSpf+leB7sR3oEU9wigm&#10;UbyjfYgdiF/uA+gm7SQSOrB44pkUmLZ6ei1R4m//U9TlTS9+AwAA//8DAFBLAwQUAAYACAAAACEA&#10;lf+CFOAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KiTioY2xKkQjx0U&#10;aEGCnRMPSYQ9jmwnDX+Ps4LdjObozrnFdjKajeh8Z0lAukiAIdVWddQIeDs8XKyB+SBJSW0JBfyg&#10;h215elLIXNkjveK4Dw2LIeRzKaANoc8593WLRvqF7ZHi7cs6I0NcXcOVk8cYbjRfJknGjewofmhl&#10;j7ct1t/7wQjQH949Vkn4HO+ap/DyzIf3+3QnxPnZdHMNLOAU/mCY9aM6lNGpsgMpz7SAzeYqi6iA&#10;bHkJbAaSVRbbVfOUroCXBf/fofwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5V+aEwwC&#10;AAAbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlf+C&#10;FOAAAAALAQAADwAAAAAAAAAAAAAAAABmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="0023AE36" w14:textId="77777777" w:rsidR="00577799" w:rsidRDefault="00577799" w:rsidP="008D6D1D">
+                    <w:pPr>
+                      <w:pStyle w:val="Sidhuvud"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="684B0FCB" w14:textId="77777777" w:rsidR="009E5ABA" w:rsidRDefault="009E5ABA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="21D814EC" w14:textId="77777777" w:rsidR="00350879" w:rsidRDefault="00C07A8C" w:rsidP="00350879">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
-    </w:pPr>
+      <w:ind w:left="-1652"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1A697966" wp14:editId="5B630709">
+          <wp:extent cx="676275" cy="908566"/>
+          <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+          <wp:docPr id="5" name="Bildobjekt 5" descr="Logotyp Sveriges Ingenjörer"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2" name="Bildobjekt 2" descr="Logotyp Sveriges Ingenjörer"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="678698" cy="911821"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00577799">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0111BAF7" wp14:editId="203E4F47">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6334760</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>396240</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="370800" cy="248400"/>
+              <wp:effectExtent l="0" t="0" r="10795" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1" name="Textruta 1" descr="SIPage" title="SIPage"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="370800" cy="248400"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4E6BE99E" w14:textId="77777777" w:rsidR="00577799" w:rsidRDefault="00577799" w:rsidP="008D6D1D">
+                          <w:pPr>
+                            <w:pStyle w:val="Sidhuvud"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="0067026F">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="0111BAF7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 1" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Titel: SIPage - Beskrivning: SIPage" style="position:absolute;left:0;text-align:left;margin-left:498.8pt;margin-top:31.2pt;width:29.2pt;height:19.55pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtof/kDwIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykXRcYdYqsRYYB&#10;QVsgHXpWZCk2IIsapcTOfv0oOU6KbqdhF5oWKX6893R717eGHRT6BmzJp5OcM2UlVI3dlfzHy+rT&#10;nDMfhK2EAatKflSe3y0+frjtXKFmUIOpFDIqYn3RuZLXIbgiy7ysVSv8BJyyFNSArQj0i7usQtFR&#10;9dZkszy/yTrAyiFI5T2dPgxBvkj1tVYyPGntVWCm5DRbSBaT3UabLW5FsUPh6kaexhD/MEUrGktN&#10;z6UeRBBsj80fpdpGInjQYSKhzUDrRqq0A20zzd9ts6mFU2kXAse7M0z+/5WVj4eNe0YW+q/QE4ER&#10;kM75wtNh3KfX2MYvTcooThAez7CpPjBJh1df8nlOEUmh2fX8mnyqkl0uO/Thm4KWRafkSKwksMRh&#10;7cOQOqbEXhZWjTGJGWNZV/Kbq895unCOUHFjqcdl1OiFftuzpnqzxhaqI22HMBDvnVw1NMNa+PAs&#10;kJimsUm94YmMNkC94ORxVgP++tt5zCcCKMpZR8opuf+5F6g4M98tURNlNjo4OtvRsfv2HkiMU3oX&#10;TiaXLmAwo6sR2lcS9TJ2oZCwknqVPIzufRj0S49CquUyJZGYnAhru3Eylo4oRkRf+leB7gR7IL4e&#10;YdSUKN6hP+QO+C/3AXSTqIm4Diie4CYhJnJPjyYq/e1/yro87cVvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAlf+CFOAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KiTioY2xKkQ&#10;jx0UaEGCnRMPSYQ9jmwnDX+Ps4LdjObozrnFdjKajeh8Z0lAukiAIdVWddQIeDs8XKyB+SBJSW0J&#10;Bfygh215elLIXNkjveK4Dw2LIeRzKaANoc8593WLRvqF7ZHi7cs6I0NcXcOVk8cYbjRfJknGjewo&#10;fmhlj7ct1t/7wQjQH949Vkn4HO+ap/DyzIf3+3QnxPnZdHMNLOAU/mCY9aM6lNGpsgMpz7SAzeYq&#10;i6iAbHkJbAaSVRbbVfOUroCXBf/fofwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEALaH/&#10;5A8CAAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;lf+CFOAAAAALAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="4E6BE99E" w14:textId="77777777" w:rsidR="00577799" w:rsidRDefault="00577799" w:rsidP="008D6D1D">
+                    <w:pPr>
+                      <w:pStyle w:val="Sidhuvud"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="0067026F">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="675EAB6E" w14:textId="77777777" w:rsidR="00FF1E09" w:rsidRDefault="00FF1E09">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="45DBE49B" w14:textId="77777777" w:rsidR="00B969FB" w:rsidRDefault="00B969FB" w:rsidP="00B969FB">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
-    </w:pPr>
+      <w:ind w:left="-1652"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11741D74" wp14:editId="2E9AB522">
+          <wp:extent cx="676275" cy="908566"/>
+          <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+          <wp:docPr id="2" name="Bildobjekt 2" descr="Logotyp Sveriges Ingenjörer"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2" name="Bildobjekt 2" descr="Logotyp Sveriges Ingenjörer"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="678698" cy="911821"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4A669D58"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00EC7B4B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="713EC5BE"/>
+    <w:styleLink w:val="SINumreradlista"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Numreradlista"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="907"/>
+        </w:tabs>
+        <w:ind w:left="907" w:hanging="907"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Punktlista"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="907"/>
+        </w:tabs>
+        <w:ind w:left="907" w:hanging="907"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06ED5549"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2856C8A8"/>
+    <w:numStyleLink w:val="SInumrering"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E142071"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="713EC5BE"/>
+    <w:numStyleLink w:val="SINumreradlista"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EE86B3B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FB4E89F8"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F117E1B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="60947C8E"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21074B1F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2856C8A8"/>
+    <w:numStyleLink w:val="SInumrering"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24370130"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2856C8A8"/>
+    <w:numStyleLink w:val="SInumrering"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37EE61A4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="17CC52C0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E9634E9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="713EC5BE"/>
+    <w:numStyleLink w:val="SINumreradlista"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44A94D69"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F90CFF50"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C2B511A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="713EC5BE"/>
+    <w:numStyleLink w:val="SINumreradlista"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55AB3979"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CBAE7A0E"/>
+    <w:lvl w:ilvl="0" w:tplc="99F8285C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2347" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3067" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3787" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4507" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5227" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5947" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6667" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7387" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5854686E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2970F55E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="907"/>
+        </w:tabs>
+        <w:ind w:left="907" w:hanging="907"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="631B5D99"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2856C8A8"/>
+    <w:styleLink w:val="SInumrering"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Nr-Rubrik1"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="907"/>
+        </w:tabs>
+        <w:ind w:left="907" w:hanging="907"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Nr-Rubrik2"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="907"/>
+        </w:tabs>
+        <w:ind w:left="907" w:hanging="907"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Nr-Rubrik3"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="907"/>
+        </w:tabs>
+        <w:ind w:left="907" w:hanging="907"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Nr-Rubrik4"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="907"/>
+        </w:tabs>
+        <w:ind w:left="907" w:hanging="907"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Nr-Rubrik5"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="907"/>
+        </w:tabs>
+        <w:ind w:left="907" w:hanging="907"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="907"/>
+        </w:tabs>
+        <w:ind w:left="907" w:hanging="907"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="907"/>
+        </w:tabs>
+        <w:ind w:left="907" w:hanging="907"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:left="1418" w:hanging="511"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val="(%9)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1928"/>
+        </w:tabs>
+        <w:ind w:left="1928" w:hanging="510"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1696733599">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="180634033">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1317950444">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="253634330">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2078240848">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1787577214">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="39327024">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1121916018">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="728773946">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1638562908">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="917834938">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="19160707">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1729526784">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="526985364">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1024751374">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="278756371">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1941448421">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="184172778">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="723452492">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="442266578">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1144197089">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1440446929">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="871381445">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1194339583">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="368188884">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1696923689">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="999384100">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1519536716">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="340400462">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1350335528">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1402481974">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="2136287792">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="612594216">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="2004625308">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1696034759">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="961770583">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="824854328">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="57094855">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1793282039">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1300918236">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="1304"/>
+  <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00540066"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00FF1E09"/>
+    <w:rsidRoot w:val="00E8182A"/>
+    <w:rsid w:val="0003040A"/>
+    <w:rsid w:val="00031DC0"/>
+    <w:rsid w:val="000828D7"/>
+    <w:rsid w:val="00084EE6"/>
+    <w:rsid w:val="000A0218"/>
+    <w:rsid w:val="000C25E0"/>
+    <w:rsid w:val="000E19D0"/>
+    <w:rsid w:val="000E67AA"/>
+    <w:rsid w:val="00113809"/>
+    <w:rsid w:val="00120424"/>
+    <w:rsid w:val="001377B7"/>
+    <w:rsid w:val="00172BE0"/>
+    <w:rsid w:val="0017728E"/>
+    <w:rsid w:val="00195851"/>
+    <w:rsid w:val="001D4FE1"/>
+    <w:rsid w:val="001E6038"/>
+    <w:rsid w:val="001F4C9F"/>
+    <w:rsid w:val="001F4CC1"/>
+    <w:rsid w:val="0021151C"/>
+    <w:rsid w:val="00212952"/>
+    <w:rsid w:val="00232F92"/>
+    <w:rsid w:val="00285AD7"/>
+    <w:rsid w:val="002878C5"/>
+    <w:rsid w:val="002C1C3E"/>
+    <w:rsid w:val="002C647D"/>
+    <w:rsid w:val="002D5942"/>
+    <w:rsid w:val="002F107C"/>
+    <w:rsid w:val="002F47A4"/>
+    <w:rsid w:val="0031794B"/>
+    <w:rsid w:val="0032018A"/>
+    <w:rsid w:val="003254A2"/>
+    <w:rsid w:val="00350879"/>
+    <w:rsid w:val="003558C0"/>
+    <w:rsid w:val="00357D91"/>
+    <w:rsid w:val="00362872"/>
+    <w:rsid w:val="003A3AD9"/>
+    <w:rsid w:val="003A6341"/>
+    <w:rsid w:val="003C61C2"/>
+    <w:rsid w:val="003D3683"/>
+    <w:rsid w:val="003D39D2"/>
+    <w:rsid w:val="003D3C45"/>
+    <w:rsid w:val="003D4ECE"/>
+    <w:rsid w:val="003D6363"/>
+    <w:rsid w:val="004002B3"/>
+    <w:rsid w:val="004007D3"/>
+    <w:rsid w:val="004037B6"/>
+    <w:rsid w:val="00406613"/>
+    <w:rsid w:val="004549AA"/>
+    <w:rsid w:val="00460BA0"/>
+    <w:rsid w:val="00484C4E"/>
+    <w:rsid w:val="004871C2"/>
+    <w:rsid w:val="004A0002"/>
+    <w:rsid w:val="004B0A22"/>
+    <w:rsid w:val="004B2586"/>
+    <w:rsid w:val="004C499B"/>
+    <w:rsid w:val="004E42B0"/>
+    <w:rsid w:val="0055045D"/>
+    <w:rsid w:val="00550507"/>
+    <w:rsid w:val="005522B9"/>
+    <w:rsid w:val="00566CB5"/>
+    <w:rsid w:val="00577799"/>
+    <w:rsid w:val="0059718F"/>
+    <w:rsid w:val="005C02D2"/>
+    <w:rsid w:val="00644197"/>
+    <w:rsid w:val="00662863"/>
+    <w:rsid w:val="006637B1"/>
+    <w:rsid w:val="0066735E"/>
+    <w:rsid w:val="0067026F"/>
+    <w:rsid w:val="00687D67"/>
+    <w:rsid w:val="00687EEF"/>
+    <w:rsid w:val="00694C3B"/>
+    <w:rsid w:val="006C5980"/>
+    <w:rsid w:val="006C6535"/>
+    <w:rsid w:val="006D753B"/>
+    <w:rsid w:val="006E5F39"/>
+    <w:rsid w:val="00722C0E"/>
+    <w:rsid w:val="00784104"/>
+    <w:rsid w:val="00793FB1"/>
+    <w:rsid w:val="00794ECC"/>
+    <w:rsid w:val="00796E11"/>
+    <w:rsid w:val="007B3CF5"/>
+    <w:rsid w:val="007D02F2"/>
+    <w:rsid w:val="007D2998"/>
+    <w:rsid w:val="007D357F"/>
+    <w:rsid w:val="007D4D13"/>
+    <w:rsid w:val="007D63A5"/>
+    <w:rsid w:val="007E305F"/>
+    <w:rsid w:val="008104E3"/>
+    <w:rsid w:val="008114C8"/>
+    <w:rsid w:val="00817466"/>
+    <w:rsid w:val="0082518D"/>
+    <w:rsid w:val="00833A26"/>
+    <w:rsid w:val="00851CED"/>
+    <w:rsid w:val="008634EE"/>
+    <w:rsid w:val="008F49A9"/>
+    <w:rsid w:val="00903C90"/>
+    <w:rsid w:val="00915134"/>
+    <w:rsid w:val="00923A3E"/>
+    <w:rsid w:val="00930F38"/>
+    <w:rsid w:val="00931B24"/>
+    <w:rsid w:val="0094054B"/>
+    <w:rsid w:val="009405C4"/>
+    <w:rsid w:val="00951BAA"/>
+    <w:rsid w:val="00955392"/>
+    <w:rsid w:val="00975B99"/>
+    <w:rsid w:val="00981311"/>
+    <w:rsid w:val="00984DAE"/>
+    <w:rsid w:val="009A3598"/>
+    <w:rsid w:val="009A74C2"/>
+    <w:rsid w:val="009B4424"/>
+    <w:rsid w:val="009C73DF"/>
+    <w:rsid w:val="009D63ED"/>
+    <w:rsid w:val="00A131C2"/>
+    <w:rsid w:val="00A15D5C"/>
+    <w:rsid w:val="00A37A89"/>
+    <w:rsid w:val="00A5272E"/>
+    <w:rsid w:val="00AA0B1D"/>
+    <w:rsid w:val="00AA28DA"/>
+    <w:rsid w:val="00AB6AB8"/>
+    <w:rsid w:val="00AC5BC0"/>
+    <w:rsid w:val="00AD0EE7"/>
+    <w:rsid w:val="00AF4D68"/>
+    <w:rsid w:val="00AF75AF"/>
+    <w:rsid w:val="00B0678E"/>
+    <w:rsid w:val="00B25156"/>
+    <w:rsid w:val="00B35791"/>
+    <w:rsid w:val="00B449A7"/>
+    <w:rsid w:val="00B66567"/>
+    <w:rsid w:val="00B67B23"/>
+    <w:rsid w:val="00B90537"/>
+    <w:rsid w:val="00B969FB"/>
+    <w:rsid w:val="00BF0706"/>
+    <w:rsid w:val="00C07A8C"/>
+    <w:rsid w:val="00C20B14"/>
+    <w:rsid w:val="00C20DA8"/>
+    <w:rsid w:val="00C37A25"/>
+    <w:rsid w:val="00C43874"/>
+    <w:rsid w:val="00C8381F"/>
+    <w:rsid w:val="00CB1897"/>
+    <w:rsid w:val="00CB7B4E"/>
+    <w:rsid w:val="00CE09A8"/>
+    <w:rsid w:val="00D03DEE"/>
+    <w:rsid w:val="00D36160"/>
+    <w:rsid w:val="00D36A52"/>
+    <w:rsid w:val="00D4353C"/>
+    <w:rsid w:val="00D53D6F"/>
+    <w:rsid w:val="00D652B9"/>
+    <w:rsid w:val="00D73461"/>
+    <w:rsid w:val="00D73BC7"/>
+    <w:rsid w:val="00DB78EC"/>
+    <w:rsid w:val="00DC0532"/>
+    <w:rsid w:val="00DD06C9"/>
+    <w:rsid w:val="00DD7363"/>
+    <w:rsid w:val="00DE7C8D"/>
+    <w:rsid w:val="00DF090F"/>
+    <w:rsid w:val="00E65825"/>
+    <w:rsid w:val="00E7119C"/>
+    <w:rsid w:val="00E72A10"/>
+    <w:rsid w:val="00E8182A"/>
+    <w:rsid w:val="00E906FC"/>
+    <w:rsid w:val="00EA49D8"/>
+    <w:rsid w:val="00EA5064"/>
+    <w:rsid w:val="00EE3788"/>
+    <w:rsid w:val="00EF6E4B"/>
+    <w:rsid w:val="00F06878"/>
+    <w:rsid w:val="00F21B07"/>
+    <w:rsid w:val="00F4076C"/>
+    <w:rsid w:val="00F409C3"/>
+    <w:rsid w:val="00F568DC"/>
+    <w:rsid w:val="00F64A2C"/>
+    <w:rsid w:val="00F66C7E"/>
+    <w:rsid w:val="00F833D6"/>
+    <w:rsid w:val="00F8622F"/>
+    <w:rsid w:val="00F86EA8"/>
+    <w:rsid w:val="00FA17F1"/>
+    <w:rsid w:val="00FB3A54"/>
+    <w:rsid w:val="00FD7D83"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="539B28A0"/>
-  <w15:docId w15:val="{D982FDAC-678E-4238-B8EF-118859734793}"/>
+  <w14:docId w14:val="1AA70D12"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{816DB43B-1D41-C24F-920E-27B4D04AC6C5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-        <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="21"/>
+        <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:pBdr>
-[...6 lines deleted...]
-        </w:pBdr>
+        <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...8 lines deleted...]
-    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="Normal Indent" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:uiPriority="3"/>
+    <w:lsdException w:name="List Number" w:uiPriority="3" w:qFormat="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -530,75 +2068,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -633,56 +2171,56 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
-[...4 lines deleted...]
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="1" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="1" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="1" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
@@ -753,1329 +2291,1221 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00DF090F"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:after="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial Unicode MS"/>
-[...3 lines deleted...]
-      <w:u w:color="000000"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
-    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00413A33"/>
+    <w:rsid w:val="000828D7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rubrik2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Rubrik2Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="000828D7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rubrik3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Rubrik3Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="000828D7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
-      <w:outlineLvl w:val="0"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rubrik4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Rubrik4Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="000828D7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:iCs/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rubrik5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Rubrik5Char"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00B66567"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlnk">
-[...61 lines deleted...]
-    <w:name w:val="Rubrik 1 Char"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nr-Rubrik1">
+    <w:name w:val="Nr-Rubrik1"/>
+    <w:basedOn w:val="Rubrik1"/>
+    <w:next w:val="Normaltindrag"/>
+    <w:link w:val="Nr-Rubrik1Char"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="009405C4"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:numPr>
+        <w:numId w:val="34"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nr-Rubrik2">
+    <w:name w:val="Nr-Rubrik2"/>
+    <w:basedOn w:val="Rubrik2"/>
+    <w:next w:val="Normaltindrag"/>
+    <w:link w:val="Nr-Rubrik2Char"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="009405C4"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="34"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nr-Rubrik1Char">
+    <w:name w:val="Nr-Rubrik1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00413A33"/>
+    <w:link w:val="Nr-Rubrik1"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="009405C4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
-      <w:u w:color="000000"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nr-Rubrik3">
+    <w:name w:val="Nr-Rubrik3"/>
+    <w:basedOn w:val="Rubrik3"/>
+    <w:next w:val="Normaltindrag"/>
+    <w:link w:val="Nr-Rubrik3Char"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="003254A2"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="34"/>
+      </w:numPr>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FF1E09"/>
+    <w:rsid w:val="0017728E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-    </w:pPr>
+      <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nr-Rubrik2Char">
+    <w:name w:val="Nr-Rubrik2 Char"/>
+    <w:basedOn w:val="Nr-Rubrik1Char"/>
+    <w:link w:val="Nr-Rubrik2"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="009405C4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nr-Rubrik3Char">
+    <w:name w:val="Nr-Rubrik3 Char"/>
+    <w:basedOn w:val="Nr-Rubrik2Char"/>
+    <w:link w:val="Nr-Rubrik3"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="003254A2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FF1E09"/>
+    <w:rsid w:val="0017728E"/>
     <w:rPr>
-      <w:rFonts w:cs="Arial Unicode MS"/>
-      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sidfot">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="SidfotChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D73BC7"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="3686"/>
+      </w:tabs>
+      <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+    <w:name w:val="Sidfot Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Sidfot"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D73BC7"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Styckenr1">
+    <w:name w:val="Styckenr 1"/>
+    <w:basedOn w:val="Nr-Rubrik1"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD7D83"/>
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:spacing w:before="160"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nr-Rubrik4">
+    <w:name w:val="Nr-Rubrik4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normaltindrag"/>
+    <w:link w:val="Nr-Rubrik4Char"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="000828D7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="34"/>
+      </w:numPr>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normaltindrag">
+    <w:name w:val="Normal Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EA5064"/>
+    <w:pPr>
+      <w:ind w:left="907"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+    <w:name w:val="Rubrik 1 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik1"/>
+    <w:rsid w:val="000828D7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+    <w:name w:val="Rubrik 2 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik2"/>
+    <w:rsid w:val="000828D7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="24"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+    <w:name w:val="Rubrik 3 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik3"/>
+    <w:rsid w:val="000828D7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
-      <w:u w:color="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="SInumrering">
+    <w:name w:val="SI numrering"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0003040A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Liststycke">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00722C0E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Numreradlista">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="0067026F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="36"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Innehll1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="006C5980"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="851"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="8392"/>
+      </w:tabs>
+      <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="851" w:hanging="851"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Innehll2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="006C5980"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="851"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="8392"/>
+      </w:tabs>
+      <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="851" w:hanging="851"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Innehll3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="006C5980"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="851"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="8392"/>
+      </w:tabs>
+      <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="851" w:hanging="851"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlnk">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00687D67"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Punktlista">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
+    <w:rsid w:val="0067026F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="36"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="907"/>
+        <w:tab w:val="left" w:pos="1474"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Platshllartext">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D03DEE"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rubrik">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="RubrikChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D39D2"/>
+    <w:pPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+    <w:name w:val="Rubrik Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00550507"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Adress">
+    <w:name w:val="Adress"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00350879"/>
+    <w:pPr>
+      <w:spacing w:before="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitatChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C8D"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="1418" w:right="1418"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitatChar">
+    <w:name w:val="Citat Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Citat"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00DE7C8D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabellrutnt">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Normaltabell"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="006637B1"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+    <w:name w:val="Rubrik 4 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik4"/>
+    <w:rsid w:val="000828D7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:iCs/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+    <w:name w:val="Rubrik 5 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik5"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DF090F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Oformateradtabell3">
+    <w:name w:val="Plain Table 3"/>
+    <w:basedOn w:val="Normaltabell"/>
+    <w:uiPriority w:val="43"/>
+    <w:rsid w:val="00C43874"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:caps/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:caps/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:caps/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:caps/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabellrutntljust">
+    <w:name w:val="Grid Table Light"/>
+    <w:basedOn w:val="Normaltabell"/>
+    <w:uiPriority w:val="40"/>
+    <w:rsid w:val="00350879"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Fotnotstext">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FotnotstextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CC29C9"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FotnotstextChar">
+    <w:name w:val="Fotnotstext Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Fotnotstext"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CC29C9"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="SINumreradlista">
+    <w:name w:val="SI Numreradlista"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0067026F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="31"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00350879"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nr-Rubrik4Char">
+    <w:name w:val="Nr-Rubrik4 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Nr-Rubrik4"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="000828D7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nr-Rubrik5">
+    <w:name w:val="Nr-Rubrik5"/>
+    <w:basedOn w:val="Rubrik5"/>
+    <w:next w:val="Normaltindrag"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD7D83"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+        <w:numId w:val="34"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="SvIngenjrerListtabell">
+    <w:name w:val="Sv. Ingenjörer Listtabell"/>
+    <w:basedOn w:val="Normaltabell"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00084EE6"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:b w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="003C51" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Beskrivning">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00084EE6"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="200" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Styckenr2">
+    <w:name w:val="Styckenr 2"/>
+    <w:basedOn w:val="Nr-Rubrik2"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD7D83"/>
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:spacing w:before="160"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Styckenr3">
+    <w:name w:val="Styckenr 3"/>
+    <w:basedOn w:val="Nr-Rubrik3"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="003254A2"/>
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:spacing w:before="160"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Styckenr4">
+    <w:name w:val="Styckenr 4"/>
+    <w:basedOn w:val="Nr-Rubrik4"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00550507"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dokumentrubrik">
+    <w:name w:val="Dokumentrubrik"/>
+    <w:basedOn w:val="Rubrik1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="000828D7"/>
+    <w:rPr>
+      <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Sveriges ingenjörer">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="A7A7A7"/>
+        <a:srgbClr val="46505C"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="535353"/>
+        <a:srgbClr val="F3F3F3"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="0073D7"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="CE396A"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="89919C"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="005096"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="9C2B50"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="003C51"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="FF00FF"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Sveriges Ingenjörer WD">
       <a:majorFont>
-        <a:latin typeface="Helvetica Neue"/>
-[...1 lines deleted...]
-        <a:cs typeface="Helvetica Neue"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Helvetica Neue"/>
-[...1 lines deleted...]
-        <a:cs typeface="Helvetica Neue"/>
+        <a:latin typeface="Times New Roman"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="129999"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="38100" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...886 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=word/webextensions/_rels/taskpanes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/webextension" Target="webextension1.xml"/></Relationships>
+</file>
+
+<file path=word/webextensions/taskpanes.xml><?xml version="1.0" encoding="utf-8"?>
+<wetp:taskpanes xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11">
+  <wetp:taskpane dockstate="right" visibility="1" width="525" row="3">
+    <wetp:webextensionref xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </wetp:taskpane>
+</wetp:taskpanes>
+</file>
+
+<file path=word/webextensions/webextension1.xml><?xml version="1.0" encoding="utf-8"?>
+<we:webextension xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" id="{33491e4f-5d38-4c24-85cb-c5144f8a0d2f}">
+  <we:reference id="33491e4f-5d38-4c24-85cb-c5144f8a0d2f" version="1.0.0.0" store="EXCatalog" storeType="EXCatalog"/>
+  <we:alternateReferences/>
+  <we:properties>
+    <we:property name="Office.AutoShowTaskpaneWithDocument" value="false"/>
+  </we:properties>
+  <we:bindings/>
+  <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+</we:webextension>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="338166e3-3174-4fc2-9c17-16a589e3932d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="cfd811cb-b435-46d2-b6f4-6ff4bff6b625" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x010100F578BD38D2482A45B259B10CD24C2698" ma:contentTypeVersion="17" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="d07dad98990249b1332fda924efc58b7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="338166e3-3174-4fc2-9c17-16a589e3932d" xmlns:ns3="dd1234b8-a07f-4315-b19a-b24e42894ecf" xmlns:ns4="cfd811cb-b435-46d2-b6f4-6ff4bff6b625" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a5cbca3cac4c2a3a311156ca5c3b7d0c" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="338166e3-3174-4fc2-9c17-16a589e3932d"/>
     <xsd:import namespace="dd1234b8-a07f-4315-b19a-b24e42894ecf"/>
     <xsd:import namespace="cfd811cb-b435-46d2-b6f4-6ff4bff6b625"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -2285,92 +3715,136 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7FCB1B14-FE96-4DCD-9A37-5BD9E5F55CCF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{111F9A43-2011-4566-A1A7-DA4B878C83F7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="10c3a147-0d64-46aa-a281-dc97358e8373"/>
+    <ds:schemaRef ds:uri="d7532cd0-e888-47d6-8f58-db0210f25002"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BBD11605-8331-4244-BF22-B27B110DB9EE}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B73EF2B3-2B70-4B16-B665-97606C7ABCA4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B70A49B-1E8C-4ACE-B827-76B31CAF8E7E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D85D04D0-439D-4049-9FFE-366DA8A2C94C}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACBB5F18-0FCD-4AF5-9FC9-53105B247700}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>4</Words>
-  <Characters>22</Characters>
+  <Words>11</Words>
+  <Characters>59</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Rubrik</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Rubriker</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25</CharactersWithSpaces>
+  <CharactersWithSpaces>69</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Karin Lindström</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Template">
+    <vt:lpwstr>True</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100F578BD38D2482A45B259B10CD24C2698</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>