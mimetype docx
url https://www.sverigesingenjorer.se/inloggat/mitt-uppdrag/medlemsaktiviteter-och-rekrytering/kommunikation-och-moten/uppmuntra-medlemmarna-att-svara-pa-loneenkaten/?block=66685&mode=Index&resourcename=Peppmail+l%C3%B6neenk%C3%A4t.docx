--- v0 (2026-09-07)
+++ v1 (2026-10-23)
@@ -1,82 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="002D0912" w:rsidP="002D0912" w:rsidRDefault="002D0912" w14:paraId="05D1410E" w14:textId="64373654">
+    <w:p w14:paraId="05D1410E" w14:textId="64373654" w:rsidR="002D0912" w:rsidRDefault="002D0912" w:rsidP="002D0912">
       <w:r w:rsidRPr="002D0912">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ämne:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002D0912">
         <w:t>Årets viktigaste enkät - löneenkäten från Sveriges Ingenjörer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D0912" w:rsidP="002D0912" w:rsidRDefault="002D0912" w14:paraId="30529CA1" w14:textId="77777777"/>
-    <w:p w:rsidR="002D0912" w:rsidP="002D0912" w:rsidRDefault="002D0912" w14:paraId="4026840F" w14:textId="47B971E1">
+    <w:p w14:paraId="30529CA1" w14:textId="77777777" w:rsidR="002D0912" w:rsidRDefault="002D0912" w:rsidP="002D0912"/>
+    <w:p w14:paraId="4026840F" w14:textId="47B971E1" w:rsidR="002D0912" w:rsidRDefault="002D0912" w:rsidP="002D0912">
       <w:r>
         <w:t>Hej!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D0912" w:rsidP="002D0912" w:rsidRDefault="002D0912" w14:paraId="20A4FA09" w14:textId="77777777"/>
-    <w:p w:rsidR="002D0912" w:rsidP="002D0912" w:rsidRDefault="002D0912" w14:paraId="7418E2CA" w14:textId="755CB36F">
+    <w:p w14:paraId="20A4FA09" w14:textId="77777777" w:rsidR="002D0912" w:rsidRDefault="002D0912" w:rsidP="002D0912"/>
+    <w:p w14:paraId="7418E2CA" w14:textId="755CB36F" w:rsidR="002D0912" w:rsidRDefault="002D0912" w:rsidP="002D0912">
       <w:r>
         <w:t>Vi i Akademikerföreningens styrelse vill påminna och uppmuntra dig att svara på årets viktigaste enkät - löneenkäten, som Sveriges Ingenjörer</w:t>
       </w:r>
       <w:r w:rsidR="00CE233E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>skicka</w:t>
       </w:r>
       <w:r w:rsidR="00D101BA">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ut till alla medlemmar under oktober</w:t>
       </w:r>
       <w:r w:rsidR="00CE233E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00D101BA">
         <w:t>Det</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tar </w:t>
       </w:r>
       <w:r w:rsidR="00CE233E">
@@ -110,326 +110,335 @@
       <w:r>
         <w:t xml:space="preserve"> är användbar och viktig för dig i dina kommande löneförhandlingar</w:t>
       </w:r>
       <w:r w:rsidR="003E5496">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E5496">
         <w:t>Och</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> för oss i Akademikerföreningen i vår dialog med arbetsgivaren</w:t>
       </w:r>
       <w:r w:rsidR="002F7215">
         <w:t xml:space="preserve"> om löneläget här på vår arbetsplats</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D0912" w:rsidP="002D0912" w:rsidRDefault="002F7215" w14:paraId="79C15012" w14:textId="72776FB9">
+    <w:p w14:paraId="79C15012" w14:textId="72776FB9" w:rsidR="002D0912" w:rsidRDefault="002F7215" w:rsidP="002D0912">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Viktiga </w:t>
       </w:r>
       <w:r w:rsidR="002D0912">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">argument för att svara på enkäten </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F7215" w:rsidR="002F7215" w:rsidP="002F7215" w:rsidRDefault="002F7215" w14:paraId="64AD1C73" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="64AD1C73" w14:textId="77777777" w:rsidR="002F7215" w:rsidRPr="002F7215" w:rsidRDefault="002F7215" w:rsidP="002F7215">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_MailAutoSig" w:id="0"/>
+      <w:bookmarkStart w:id="0" w:name="_MailAutoSig"/>
       <w:r>
         <w:t xml:space="preserve">Hög svarsfrekvens ger bättre möjlighet till att bryta ner statistiken på mindre grupper </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F7215" w:rsidR="002F7215" w:rsidP="002F7215" w:rsidRDefault="002F7215" w14:paraId="76B561E6" w14:textId="09353743">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="76B561E6" w14:textId="09353743" w:rsidR="002F7215" w:rsidRPr="002F7215" w:rsidRDefault="002F7215" w:rsidP="002F7215">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidR="002F7215">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve">Hög svarsfrekvens ger bättre tillförlitlighet </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F7215" w:rsidR="002F7215" w:rsidP="002F7215" w:rsidRDefault="002F7215" w14:paraId="2CD4F8E5" w14:textId="023680FA">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="2CD4F8E5" w14:textId="023680FA" w:rsidR="002F7215" w:rsidRPr="002F7215" w:rsidRDefault="17156664" w:rsidP="002F7215">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="240"/>
-        <w:rPr/>
-[...2 lines deleted...]
-        <w:rPr/>
+      </w:pPr>
+      <w:r>
         <w:t>Hög svarsfrekvens ger högre trovärdighet</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="002D0912" w:rsidP="002D0912" w:rsidRDefault="00DC778A" w14:paraId="5F299529" w14:textId="3BE5BEBE">
+    <w:p w14:paraId="5F299529" w14:textId="4A8E4111" w:rsidR="002D0912" w:rsidRDefault="00DC778A" w:rsidP="002D0912">
       <w:r>
         <w:br/>
-      </w:r>
-      <w:r>
         <w:t xml:space="preserve">Du hittar </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId11">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="004C6A59">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Sveriges Ingenjörers löneenkät här</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="002D0912">
         <w:t>Med vänliga hälsningar</w:t>
       </w:r>
       <w:r w:rsidR="002D0912">
         <w:br/>
-      </w:r>
-      <w:r w:rsidR="002D0912">
         <w:t>Akademikerföreningsens styrelse</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FD7D83" w:rsidR="009405C4" w:rsidP="0006262F" w:rsidRDefault="009405C4" w14:paraId="273DBA12" w14:textId="77777777">
+    <w:p w14:paraId="273DBA12" w14:textId="77777777" w:rsidR="009405C4" w:rsidRPr="00FD7D83" w:rsidRDefault="009405C4" w:rsidP="0006262F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00FD7D83" w:rsidR="009405C4" w:rsidSect="0017728E">
-[...3 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
+    <w:sectPr w:rsidR="009405C4" w:rsidRPr="00FD7D83" w:rsidSect="0017728E">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2381" w:right="1928" w:bottom="1304" w:left="2268" w:header="624" w:footer="340" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B41C56" w:rsidP="0066735E" w:rsidRDefault="00B41C56" w14:paraId="7FA41AD1" w14:textId="77777777">
+    <w:p w14:paraId="188240F1" w14:textId="77777777" w:rsidR="0054497A" w:rsidRDefault="0054497A" w:rsidP="0066735E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B41C56" w:rsidP="0066735E" w:rsidRDefault="00B41C56" w14:paraId="5561A0B7" w14:textId="77777777">
+    <w:p w14:paraId="618234A7" w14:textId="77777777" w:rsidR="0054497A" w:rsidRDefault="0054497A" w:rsidP="0066735E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...2 lines deleted...]
-      <w:pStyle w:val="Sidfot"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="15B88A27" w14:textId="77777777" w:rsidR="004C499B" w:rsidRPr="007B3CF5" w:rsidRDefault="004C499B" w:rsidP="007B3CF5">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B41C56" w:rsidP="0066735E" w:rsidRDefault="00B41C56" w14:paraId="430D2D89" w14:textId="77777777">
+    <w:p w14:paraId="16606470" w14:textId="77777777" w:rsidR="0054497A" w:rsidRDefault="0054497A" w:rsidP="0066735E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B41C56" w:rsidP="0066735E" w:rsidRDefault="00B41C56" w14:paraId="5C08322E" w14:textId="77777777">
+    <w:p w14:paraId="2F9C2B70" w14:textId="77777777" w:rsidR="0054497A" w:rsidRDefault="0054497A" w:rsidP="0066735E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...2 lines deleted...]
-      <w:pStyle w:val="Sidhuvud"/>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6CF83154" w14:textId="77777777" w:rsidR="00350879" w:rsidRDefault="00350879" w:rsidP="00350879">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
       <w:ind w:left="-1652"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...2 lines deleted...]
-      <w:pStyle w:val="Sidhuvud"/>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="72618F16" w14:textId="77777777" w:rsidR="00B969FB" w:rsidRDefault="00B969FB" w:rsidP="00B969FB">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
       <w:ind w:left="-1652"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00EC7B4B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="713EC5BE"/>
     <w:styleLink w:val="SINumreradlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Numreradlista"/>
+      <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Punktlista"/>
+      <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -493,147 +502,147 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24370130"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2856C8A8"/>
     <w:numStyleLink w:val="SInumrering"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A882AC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FB185DF8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="631B5D99"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2856C8A8"/>
     <w:styleLink w:val="SInumrering"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Nr-Rubrik1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -741,397 +750,401 @@
           <w:tab w:val="num" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="511"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1928"/>
         </w:tabs>
         <w:ind w:left="1928" w:hanging="510"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="992678977">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="1" w16cid:durableId="114643782">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="114643782">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="2" w16cid:durableId="1922719641">
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="760372950">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1922719641">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="4" w16cid:durableId="992678977">
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...1 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002D0912"/>
     <w:rsid w:val="0003040A"/>
     <w:rsid w:val="00031DC0"/>
     <w:rsid w:val="00036658"/>
     <w:rsid w:val="0006262F"/>
     <w:rsid w:val="00084EE6"/>
     <w:rsid w:val="00090363"/>
     <w:rsid w:val="000A0218"/>
     <w:rsid w:val="000C25E0"/>
     <w:rsid w:val="000C41EB"/>
     <w:rsid w:val="000E0A2D"/>
     <w:rsid w:val="000E19D0"/>
     <w:rsid w:val="000E67AA"/>
     <w:rsid w:val="00113809"/>
     <w:rsid w:val="00120424"/>
     <w:rsid w:val="00126C1B"/>
     <w:rsid w:val="00127A17"/>
     <w:rsid w:val="0017728E"/>
     <w:rsid w:val="00195851"/>
     <w:rsid w:val="001B7F76"/>
     <w:rsid w:val="001E6038"/>
     <w:rsid w:val="001F4C9F"/>
     <w:rsid w:val="001F4CC1"/>
     <w:rsid w:val="0021151C"/>
     <w:rsid w:val="00212952"/>
     <w:rsid w:val="002357D3"/>
+    <w:rsid w:val="002740A7"/>
     <w:rsid w:val="002878C5"/>
     <w:rsid w:val="002C1C3E"/>
     <w:rsid w:val="002C647D"/>
     <w:rsid w:val="002D0912"/>
     <w:rsid w:val="002D5942"/>
     <w:rsid w:val="002F107C"/>
     <w:rsid w:val="002F47A4"/>
     <w:rsid w:val="002F7215"/>
     <w:rsid w:val="0031794B"/>
+    <w:rsid w:val="00335982"/>
     <w:rsid w:val="00350879"/>
     <w:rsid w:val="003558C0"/>
     <w:rsid w:val="003966D1"/>
     <w:rsid w:val="003D3683"/>
     <w:rsid w:val="003D39D2"/>
     <w:rsid w:val="003D3C45"/>
     <w:rsid w:val="003E5496"/>
     <w:rsid w:val="004007D3"/>
     <w:rsid w:val="004037B6"/>
     <w:rsid w:val="00436836"/>
     <w:rsid w:val="004549AA"/>
     <w:rsid w:val="00460BA0"/>
     <w:rsid w:val="00484C4E"/>
     <w:rsid w:val="004B2586"/>
     <w:rsid w:val="004C499B"/>
     <w:rsid w:val="004C6A59"/>
     <w:rsid w:val="004E42B0"/>
     <w:rsid w:val="0051589E"/>
+    <w:rsid w:val="0054497A"/>
     <w:rsid w:val="0055045D"/>
+    <w:rsid w:val="0056338A"/>
     <w:rsid w:val="00563FDB"/>
     <w:rsid w:val="0059718F"/>
+    <w:rsid w:val="005A5EC5"/>
     <w:rsid w:val="005E17EB"/>
     <w:rsid w:val="00662863"/>
     <w:rsid w:val="006637B1"/>
     <w:rsid w:val="0066735E"/>
     <w:rsid w:val="00687D67"/>
     <w:rsid w:val="00694C3B"/>
+    <w:rsid w:val="006C19C9"/>
     <w:rsid w:val="006C5980"/>
     <w:rsid w:val="006C6535"/>
     <w:rsid w:val="006D753B"/>
+    <w:rsid w:val="006D7965"/>
     <w:rsid w:val="006E5F39"/>
     <w:rsid w:val="007147D4"/>
+    <w:rsid w:val="00720D27"/>
     <w:rsid w:val="00722C0E"/>
     <w:rsid w:val="00737939"/>
     <w:rsid w:val="00741CBC"/>
     <w:rsid w:val="00750ED2"/>
     <w:rsid w:val="00784104"/>
     <w:rsid w:val="00793FB1"/>
     <w:rsid w:val="00794ECC"/>
     <w:rsid w:val="00796E11"/>
     <w:rsid w:val="007B3CF5"/>
     <w:rsid w:val="007D2998"/>
     <w:rsid w:val="007D357F"/>
     <w:rsid w:val="007D4D13"/>
     <w:rsid w:val="007D63A5"/>
     <w:rsid w:val="007E305F"/>
     <w:rsid w:val="008104E3"/>
     <w:rsid w:val="008114C8"/>
     <w:rsid w:val="00833A26"/>
     <w:rsid w:val="00851CED"/>
     <w:rsid w:val="008634EE"/>
     <w:rsid w:val="008F49A9"/>
     <w:rsid w:val="00923A3E"/>
     <w:rsid w:val="009263AF"/>
     <w:rsid w:val="00930F38"/>
     <w:rsid w:val="009405C4"/>
     <w:rsid w:val="00951BAA"/>
     <w:rsid w:val="00955392"/>
     <w:rsid w:val="00957F44"/>
     <w:rsid w:val="00975B99"/>
     <w:rsid w:val="009A74C2"/>
     <w:rsid w:val="009B4424"/>
     <w:rsid w:val="009C73DF"/>
     <w:rsid w:val="009D63ED"/>
     <w:rsid w:val="00A131C2"/>
     <w:rsid w:val="00A37A89"/>
+    <w:rsid w:val="00A42AC5"/>
     <w:rsid w:val="00A5272E"/>
+    <w:rsid w:val="00A63B8E"/>
     <w:rsid w:val="00A90C1F"/>
     <w:rsid w:val="00AA28DA"/>
     <w:rsid w:val="00AB6AB8"/>
     <w:rsid w:val="00AC5BC0"/>
     <w:rsid w:val="00AD0EE7"/>
     <w:rsid w:val="00AF4D68"/>
     <w:rsid w:val="00AF75AF"/>
     <w:rsid w:val="00B0678E"/>
     <w:rsid w:val="00B25156"/>
     <w:rsid w:val="00B25E94"/>
     <w:rsid w:val="00B35791"/>
     <w:rsid w:val="00B41C56"/>
     <w:rsid w:val="00B449A7"/>
     <w:rsid w:val="00B66567"/>
     <w:rsid w:val="00B67B23"/>
     <w:rsid w:val="00B90537"/>
     <w:rsid w:val="00B969FB"/>
     <w:rsid w:val="00B96C93"/>
     <w:rsid w:val="00BF0706"/>
     <w:rsid w:val="00BF1529"/>
     <w:rsid w:val="00C20DA8"/>
     <w:rsid w:val="00C37A25"/>
+    <w:rsid w:val="00C40420"/>
     <w:rsid w:val="00C43874"/>
     <w:rsid w:val="00C72E7C"/>
     <w:rsid w:val="00C8381F"/>
     <w:rsid w:val="00CB1897"/>
     <w:rsid w:val="00CB7B4E"/>
     <w:rsid w:val="00CE09A8"/>
     <w:rsid w:val="00CE233E"/>
     <w:rsid w:val="00D03DEE"/>
     <w:rsid w:val="00D101BA"/>
     <w:rsid w:val="00D31E6F"/>
     <w:rsid w:val="00D36160"/>
     <w:rsid w:val="00D4353C"/>
     <w:rsid w:val="00D53D6F"/>
     <w:rsid w:val="00D652B9"/>
     <w:rsid w:val="00D73461"/>
     <w:rsid w:val="00D73BC7"/>
     <w:rsid w:val="00DA2C9C"/>
     <w:rsid w:val="00DB78EC"/>
     <w:rsid w:val="00DC0532"/>
     <w:rsid w:val="00DC778A"/>
     <w:rsid w:val="00DD06C9"/>
     <w:rsid w:val="00DD7363"/>
     <w:rsid w:val="00DE7C8D"/>
+    <w:rsid w:val="00E31067"/>
     <w:rsid w:val="00E65825"/>
     <w:rsid w:val="00E906FC"/>
     <w:rsid w:val="00EA49D8"/>
     <w:rsid w:val="00EA5064"/>
     <w:rsid w:val="00EF6E4B"/>
     <w:rsid w:val="00F0571F"/>
     <w:rsid w:val="00F06878"/>
     <w:rsid w:val="00F178D2"/>
     <w:rsid w:val="00F21B07"/>
     <w:rsid w:val="00F4076C"/>
     <w:rsid w:val="00F409C3"/>
+    <w:rsid w:val="00F55716"/>
     <w:rsid w:val="00F66C7E"/>
     <w:rsid w:val="00F8622F"/>
     <w:rsid w:val="00F86EA8"/>
     <w:rsid w:val="00FA17F1"/>
     <w:rsid w:val="00FB3A54"/>
     <w:rsid w:val="00FB784D"/>
+    <w:rsid w:val="00FC3EF4"/>
     <w:rsid w:val="00FD7D83"/>
     <w:rsid w:val="17156664"/>
     <w:rsid w:val="32A6368D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...6 lines deleted...]
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="3404B757"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{649E5EFD-6D09-47E9-86F8-61BDA2250F08}"/>
+  <w15:docId w15:val="{3EC03CF4-651D-49EC-BD39-4D934D93F8FC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="0" w:semiHidden="1" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="heading 3" w:uiPriority="0" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
-    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="Normal Indent" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:uiPriority="3"/>
     <w:lsdException w:name="List Number" w:uiPriority="3" w:qFormat="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:semiHidden="1" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1156,75 +1169,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="10" w:qFormat="1"/>
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -1259,57 +1272,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:semiHidden="1" w:qFormat="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="1" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="1" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="1" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -1376,1038 +1389,1011 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002D0912"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik1Char"/>
+    <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="0051589E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="320" w:line="280" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="32"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik2Char"/>
+    <w:link w:val="Heading2Char"/>
     <w:qFormat/>
     <w:rsid w:val="0051589E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="280" w:line="280" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik3Char"/>
+    <w:link w:val="Heading3Char"/>
     <w:qFormat/>
     <w:rsid w:val="0051589E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:line="280" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik4Char"/>
+    <w:link w:val="Heading4Char"/>
     <w:qFormat/>
     <w:rsid w:val="0051589E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:line="280" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:iCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="21"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik5Char"/>
+    <w:link w:val="Heading5Char"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="0051589E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:line="280" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="21"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nr-Rubrik1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nr-Rubrik1">
     <w:name w:val="Nr-Rubrik1"/>
-    <w:basedOn w:val="Rubrik1"/>
-    <w:next w:val="Normaltindrag"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="NormalIndent"/>
     <w:link w:val="Nr-Rubrik1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="0051589E"/>
     <w:pPr>
       <w:keepLines w:val="0"/>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nr-Rubrik2" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nr-Rubrik2">
     <w:name w:val="Nr-Rubrik2"/>
-    <w:basedOn w:val="Rubrik2"/>
-    <w:next w:val="Normaltindrag"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:next w:val="NormalIndent"/>
     <w:link w:val="Nr-Rubrik2Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="0051589E"/>
     <w:pPr>
       <w:keepLines w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="3"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nr-Rubrik1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nr-Rubrik1Char">
     <w:name w:val="Nr-Rubrik1 Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Nr-Rubrik1"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="0051589E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nr-Rubrik3" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nr-Rubrik3">
     <w:name w:val="Nr-Rubrik3"/>
-    <w:basedOn w:val="Rubrik3"/>
-    <w:next w:val="Normaltindrag"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:next w:val="NormalIndent"/>
     <w:link w:val="Nr-Rubrik3Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="0051589E"/>
     <w:pPr>
       <w:keepLines w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="3"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidhuvud">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidhuvudChar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0051589E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nr-Rubrik2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nr-Rubrik2Char">
     <w:name w:val="Nr-Rubrik2 Char"/>
     <w:basedOn w:val="Nr-Rubrik1Char"/>
     <w:link w:val="Nr-Rubrik2"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="0051589E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nr-Rubrik3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nr-Rubrik3Char">
     <w:name w:val="Nr-Rubrik3 Char"/>
     <w:basedOn w:val="Nr-Rubrik2Char"/>
     <w:link w:val="Nr-Rubrik3"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="0051589E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Sidhuvud"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0051589E"/>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidfot">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidfotChar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0051589E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="3686"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Sidfot"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0051589E"/>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Styckenr1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Styckenr1">
     <w:name w:val="Styckenr 1"/>
     <w:basedOn w:val="Nr-Rubrik1"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="0051589E"/>
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:spacing w:before="160"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nr-Rubrik4" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nr-Rubrik4">
     <w:name w:val="Nr-Rubrik4"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normaltindrag"/>
+    <w:next w:val="NormalIndent"/>
     <w:link w:val="Nr-Rubrik4Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="0051589E"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normaltindrag">
+  <w:style w:type="paragraph" w:styleId="NormalIndent">
     <w:name w:val="Normal Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0051589E"/>
     <w:pPr>
       <w:spacing w:before="160" w:line="280" w:lineRule="atLeast"/>
       <w:ind w:left="907"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:szCs w:val="21"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
-[...5 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:rsid w:val="0051589E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
-[...5 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:rsid w:val="0051589E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
-[...5 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:rsid w:val="0051589E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="SInumrering" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="SInumrering">
     <w:name w:val="SI numrering"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0051589E"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="2"/>
+        <w:numId w:val="1"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Liststycke">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="0051589E"/>
     <w:pPr>
       <w:spacing w:before="160" w:line="280" w:lineRule="atLeast"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:szCs w:val="21"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Numreradlista">
+  <w:style w:type="paragraph" w:styleId="ListNumber">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0051589E"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="1"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:before="160" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:szCs w:val="21"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll1">
+  <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="0051589E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="851"/>
         <w:tab w:val="right" w:leader="dot" w:pos="8392"/>
       </w:tabs>
       <w:spacing w:before="60"/>
       <w:ind w:left="851" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:b/>
       <w:kern w:val="0"/>
       <w:szCs w:val="21"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll2">
+  <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="0051589E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="851"/>
         <w:tab w:val="right" w:leader="dot" w:pos="8392"/>
       </w:tabs>
       <w:spacing w:before="60"/>
       <w:ind w:left="851" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="21"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll3">
+  <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="0051589E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="851"/>
         <w:tab w:val="right" w:leader="dot" w:pos="8392"/>
       </w:tabs>
       <w:spacing w:before="60"/>
       <w:ind w:left="851" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="21"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlnk">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0051589E"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Punktlista">
+  <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="0051589E"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1474"/>
       </w:tabs>
       <w:spacing w:before="160" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:szCs w:val="21"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Platshllartext">
+  <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0051589E"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="RubrikChar"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:rsid w:val="0051589E"/>
     <w:pPr>
       <w:spacing w:before="160" w:line="280" w:lineRule="atLeast"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:szCs w:val="56"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:rsid w:val="0051589E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Adress" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Adress">
     <w:name w:val="Adress"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="0051589E"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Citat">
+  <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="CitatChar"/>
+    <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="0051589E"/>
     <w:pPr>
       <w:spacing w:before="160" w:line="240" w:lineRule="atLeast"/>
       <w:ind w:left="1418" w:right="1418"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CitatChar" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Citat"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="0051589E"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellrutnt">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="0051589E"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
-[...5 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:rsid w:val="0051589E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:iCs/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:semiHidden/>
     <w:rsid w:val="0051589E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell3">
+  <w:style w:type="table" w:styleId="PlainTable3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="43"/>
     <w:rsid w:val="0051589E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellrutntljust">
+  <w:style w:type="table" w:styleId="TableGridLight">
     <w:name w:val="Grid Table Light"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="40"/>
     <w:rsid w:val="0051589E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Fotnotstext">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FotnotstextChar"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0051589E"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FotnotstextChar" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Fotnotstext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0051589E"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="SINumreradlista" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="SINumreradlista">
     <w:name w:val="SI Numreradlista"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0051589E"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="1"/>
+        <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Olstomnmnande">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0051589E"/>
     <w:rPr>
       <w:color w:val="808080"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nr-Rubrik4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nr-Rubrik4Char">
     <w:name w:val="Nr-Rubrik4 Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Nr-Rubrik4"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="0051589E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nr-Rubrik5" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nr-Rubrik5">
     <w:name w:val="Nr-Rubrik5"/>
-    <w:basedOn w:val="Rubrik5"/>
-    <w:next w:val="Normaltindrag"/>
+    <w:basedOn w:val="Heading5"/>
+    <w:next w:val="NormalIndent"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="0051589E"/>
     <w:pPr>
       <w:keepLines w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="3"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="SvIngenjrerListtabell" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="SvIngenjrerListtabell">
     <w:name w:val="Sv. Ingenjörer Listtabell"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0051589E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="003C51" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Beskrivning">
+  <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0051589E"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Styckenr2" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Styckenr2">
     <w:name w:val="Styckenr 2"/>
     <w:basedOn w:val="Nr-Rubrik2"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="0051589E"/>
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:spacing w:before="160"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Styckenr3" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Styckenr3">
     <w:name w:val="Styckenr 3"/>
     <w:basedOn w:val="Nr-Rubrik3"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="0051589E"/>
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:spacing w:before="160"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Styckenr4" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Styckenr4">
     <w:name w:val="Styckenr 4"/>
     <w:basedOn w:val="Nr-Rubrik4"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="0051589E"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Dokumentrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dokumentrubrik">
     <w:name w:val="Dokumentrubrik"/>
-    <w:basedOn w:val="Rubrik1"/>
+    <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="0051589E"/>
     <w:rPr>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...27 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sverigesingenjorer.se/lon/lonestatistik/loneenkaten/enkat" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sverigesingenjorer.se/lon/lonestatistik/loneenkaten/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Sveriges Ingenjörer">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="46505C"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="F3F3F3"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0099CC"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E36190"/>
       </a:accent2>
       <a:accent3>
@@ -2579,96 +2565,120 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="dd1234b8-a07f-4315-b19a-b24e42894ecf">
+      <UserInfo>
+        <DisplayName>Anna Sjögren</DisplayName>
+        <AccountId>115</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="338166e3-3174-4fc2-9c17-16a589e3932d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="cfd811cb-b435-46d2-b6f4-6ff4bff6b625" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x010100F578BD38D2482A45B259B10CD24C2698" ma:contentTypeVersion="17" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="d07dad98990249b1332fda924efc58b7">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="338166e3-3174-4fc2-9c17-16a589e3932d" xmlns:ns3="dd1234b8-a07f-4315-b19a-b24e42894ecf" xmlns:ns4="cfd811cb-b435-46d2-b6f4-6ff4bff6b625" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a5cbca3cac4c2a3a311156ca5c3b7d0c" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x010100F578BD38D2482A45B259B10CD24C2698" ma:contentTypeVersion="19" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="8ee50d3aa8a737b86f389c2fbf39e967">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="338166e3-3174-4fc2-9c17-16a589e3932d" xmlns:ns3="dd1234b8-a07f-4315-b19a-b24e42894ecf" xmlns:ns4="cfd811cb-b435-46d2-b6f4-6ff4bff6b625" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3411420cd88ea7bdd43f75b44b3bc214" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="338166e3-3174-4fc2-9c17-16a589e3932d"/>
     <xsd:import namespace="dd1234b8-a07f-4315-b19a-b24e42894ecf"/>
     <xsd:import namespace="cfd811cb-b435-46d2-b6f4-6ff4bff6b625"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="25" nillable="true" ma:displayName="Egenskaper för enhetlig efterlevnadsprincip" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="26" nillable="true" ma:displayName="Gränssnittsåtgärd för enhetlig efterlevnadsprincip" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="338166e3-3174-4fc2-9c17-16a589e3932d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -2847,111 +2857,127 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...17 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3D1EB4C-EFB3-4D51-A4EE-07F517954C74}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="dd1234b8-a07f-4315-b19a-b24e42894ecf"/>
+    <ds:schemaRef ds:uri="338166e3-3174-4fc2-9c17-16a589e3932d"/>
+    <ds:schemaRef ds:uri="cfd811cb-b435-46d2-b6f4-6ff4bff6b625"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C05DC655-9A80-459A-8D2D-B983A3DAE928}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="338166e3-3174-4fc2-9c17-16a589e3932d"/>
+    <ds:schemaRef ds:uri="dd1234b8-a07f-4315-b19a-b24e42894ecf"/>
+    <ds:schemaRef ds:uri="cfd811cb-b435-46d2-b6f4-6ff4bff6b625"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF8B4F4F-ADB6-47E5-B6A5-22B10A0DD363}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3ec68627-f317-4832-a8c9-105870e4484b}" enabled="1" method="Privileged" siteId="{1548718e-1809-42d1-8020-a3ea44aca148}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>0</Pages>
+  <Words>0</Words>
+  <Characters>0</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>4</DocSecurity>
+  <Lines>0</Lines>
+  <Paragraphs>0</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>0</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>MariaPia Gistedt</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F578BD38D2482A45B259B10CD24C2698</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>