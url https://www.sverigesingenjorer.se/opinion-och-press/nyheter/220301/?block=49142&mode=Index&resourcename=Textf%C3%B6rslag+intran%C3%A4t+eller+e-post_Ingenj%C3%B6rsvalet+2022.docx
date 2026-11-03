--- v1 (2026-05-07)
+++ v2 (2026-11-03)
@@ -3058,82 +3058,99 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x010100F578BD38D2482A45B259B10CD24C2698" ma:contentTypeVersion="17" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="d07dad98990249b1332fda924efc58b7">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="338166e3-3174-4fc2-9c17-16a589e3932d" xmlns:ns3="dd1234b8-a07f-4315-b19a-b24e42894ecf" xmlns:ns4="cfd811cb-b435-46d2-b6f4-6ff4bff6b625" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a5cbca3cac4c2a3a311156ca5c3b7d0c" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x010100F578BD38D2482A45B259B10CD24C2698" ma:contentTypeVersion="19" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="8ee50d3aa8a737b86f389c2fbf39e967">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="338166e3-3174-4fc2-9c17-16a589e3932d" xmlns:ns3="dd1234b8-a07f-4315-b19a-b24e42894ecf" xmlns:ns4="cfd811cb-b435-46d2-b6f4-6ff4bff6b625" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3411420cd88ea7bdd43f75b44b3bc214" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="338166e3-3174-4fc2-9c17-16a589e3932d"/>
     <xsd:import namespace="dd1234b8-a07f-4315-b19a-b24e42894ecf"/>
     <xsd:import namespace="cfd811cb-b435-46d2-b6f4-6ff4bff6b625"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="25" nillable="true" ma:displayName="Egenskaper för enhetlig efterlevnadsprincip" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="26" nillable="true" ma:displayName="Gränssnittsåtgärd för enhetlig efterlevnadsprincip" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="338166e3-3174-4fc2-9c17-16a589e3932d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -3318,73 +3335,75 @@
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="338166e3-3174-4fc2-9c17-16a589e3932d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="cfd811cb-b435-46d2-b6f4-6ff4bff6b625" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C242BFD6-5EFE-4D1B-8501-6DE21947DDF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94BE5DCF-0653-4679-B1BA-31F69CD43BA4}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A18C6A06-C8A9-469D-886C-11D9AD480599}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAD93D59-D5EC-4C6F-9751-FF5A43184235}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D5FAFAD-2EAD-46B7-9503-09B28565045A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>305</Words>