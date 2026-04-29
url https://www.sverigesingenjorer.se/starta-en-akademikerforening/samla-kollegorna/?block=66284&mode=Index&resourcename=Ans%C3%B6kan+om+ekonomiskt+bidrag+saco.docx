--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -7080,88 +7080,96 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-  <documentManagement/>
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="338166e3-3174-4fc2-9c17-16a589e3932d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="cfd811cb-b435-46d2-b6f4-6ff4bff6b625" xsi:nil="true"/>
+  </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x010100F578BD38D2482A45B259B10CD24C2698" ma:contentTypeVersion="14" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="e3805a66f8283d5ab16a2aea62bd0866">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="338166e3-3174-4fc2-9c17-16a589e3932d" xmlns:ns3="dd1234b8-a07f-4315-b19a-b24e42894ecf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4a3f72d3ac5c82820d8da88c6140b96f" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x010100F578BD38D2482A45B259B10CD24C2698" ma:contentTypeVersion="17" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="d07dad98990249b1332fda924efc58b7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="338166e3-3174-4fc2-9c17-16a589e3932d" xmlns:ns3="dd1234b8-a07f-4315-b19a-b24e42894ecf" xmlns:ns4="cfd811cb-b435-46d2-b6f4-6ff4bff6b625" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a5cbca3cac4c2a3a311156ca5c3b7d0c" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="338166e3-3174-4fc2-9c17-16a589e3932d"/>
     <xsd:import namespace="dd1234b8-a07f-4315-b19a-b24e42894ecf"/>
+    <xsd:import namespace="cfd811cb-b435-46d2-b6f4-6ff4bff6b625"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="338166e3-3174-4fc2-9c17-16a589e3932d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -7192,79 +7200,101 @@
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkeringar" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c71fb807-b078-426a-9062-5b0c3c3445d0" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="dd1234b8-a07f-4315-b19a-b24e42894ecf" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Delat med" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Delat med information" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cfd811cb-b435-46d2-b6f4-6ff4bff6b625" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="24" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{60a4b347-b518-4d00-a91c-fb38cd58a1a2}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="dd1234b8-a07f-4315-b19a-b24e42894ecf">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Innehållstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Rubrik"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -7340,51 +7370,51 @@
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD7E231B-E85D-40DE-95F5-62026FC94569}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D0E18F5-E3EE-4DB6-A086-6FA59EAD4E4B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61E53F1E-29F7-4E2D-9817-F7DA688B606A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2756BEC4-6BE8-4720-9570-72F0C69569F4}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>brevmall_sacologotyp (4)</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>72</Words>
   <Characters>468</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>