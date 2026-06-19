--- v1 (2026-04-29)
+++ v2 (2026-06-19)
@@ -8,51 +8,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="46DE0891" w14:textId="235269BC" w:rsidR="00156205" w:rsidRPr="00211FC7" w:rsidRDefault="004B7D70" w:rsidP="00156205">
       <w:pPr>
         <w:pStyle w:val="HuvudrubrikSaco"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ansökan om ekonomiskt bidrag </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EFB6A9B" w14:textId="77777777" w:rsidR="00156205" w:rsidRDefault="00156205" w:rsidP="00156205">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0286528F" w14:textId="77777777" w:rsidR="004B7D70" w:rsidRPr="004B7D70" w:rsidRDefault="004B7D70" w:rsidP="004B7D70">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
@@ -538,160 +538,159 @@
     <w:p w14:paraId="7B6E7A5F" w14:textId="77777777" w:rsidR="00FD0761" w:rsidRDefault="00FD0761" w:rsidP="00156205">
       <w:bookmarkStart w:id="2" w:name="Handlaggare"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="58598785" w14:textId="77777777" w:rsidR="009A150E" w:rsidRPr="003A38D2" w:rsidRDefault="009A150E" w:rsidP="00156205">
       <w:bookmarkStart w:id="3" w:name="SacoInf"/>
       <w:bookmarkStart w:id="4" w:name="Avsandare"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:sectPr w:rsidR="009A150E" w:rsidRPr="003A38D2" w:rsidSect="00156205">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2238" w:right="1134" w:bottom="1219" w:left="3742" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="214A0CB5" w14:textId="77777777" w:rsidR="004B7D70" w:rsidRDefault="004B7D70">
+    <w:p w14:paraId="3EE0971C" w14:textId="77777777" w:rsidR="00D81C2C" w:rsidRDefault="00D81C2C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25D5C57A" w14:textId="77777777" w:rsidR="004B7D70" w:rsidRDefault="004B7D70">
+    <w:p w14:paraId="50E35839" w14:textId="77777777" w:rsidR="00D81C2C" w:rsidRDefault="00D81C2C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="44073CF7" w14:textId="77777777" w:rsidR="00B4383C" w:rsidRDefault="00B4383C" w:rsidP="00156205">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="00880EE7">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellrutnt"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
@@ -709,70 +708,70 @@
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1B0C0741" w14:textId="77777777" w:rsidR="00B4383C" w:rsidRDefault="00B4383C" w:rsidP="00494D87">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1D54D322" w14:textId="4E3EB15C" w:rsidR="00B4383C" w:rsidRPr="00156205" w:rsidRDefault="00B4383C" w:rsidP="00156205">
     <w:pPr>
       <w:pStyle w:val="BrdtextSaco"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7DB0E0A4" w14:textId="77777777" w:rsidR="004B7D70" w:rsidRDefault="004B7D70">
+    <w:p w14:paraId="71D46854" w14:textId="77777777" w:rsidR="00D81C2C" w:rsidRDefault="00D81C2C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6DE953BF" w14:textId="77777777" w:rsidR="004B7D70" w:rsidRDefault="004B7D70">
+    <w:p w14:paraId="09455F02" w14:textId="77777777" w:rsidR="00D81C2C" w:rsidRDefault="00D81C2C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="120E133D" w14:textId="77777777" w:rsidR="00B4383C" w:rsidRDefault="00B4383C">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4104D471" w14:textId="77777777" w:rsidR="00B4383C" w:rsidRDefault="00B4383C">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7156BF40" w14:textId="77777777" w:rsidR="00B4383C" w:rsidRDefault="00B4383C" w:rsidP="00FA2870">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="3419"/>
         <w:tab w:val="right" w:pos="7069"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
@@ -833,51 +832,51 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00522104">
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="27F3F00A" w14:textId="77777777" w:rsidR="00B4383C" w:rsidRDefault="00B4383C">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9811" w:type="dxa"/>
       <w:tblInd w:w="-2592" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6046"/>
       <w:gridCol w:w="2234"/>
       <w:gridCol w:w="1531"/>
     </w:tblGrid>
     <w:tr w:rsidR="00B4383C" w:rsidRPr="00522104" w14:paraId="0298793D" w14:textId="77777777" w:rsidTr="00522104">
       <w:trPr>
         <w:trHeight w:val="1258"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6046" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="149C5727" w14:textId="77777777" w:rsidR="00B4383C" w:rsidRPr="00522104" w:rsidRDefault="002E40EB" w:rsidP="005053AB">
           <w:pPr>
             <w:pStyle w:val="Freningar"/>
             <w:ind w:left="-102"/>
             <w:rPr>
@@ -1085,51 +1084,51 @@
           <w:pict>
             <v:shapetype w14:anchorId="060D52CA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:266.95pt;margin-top:-104.6pt;width:108.25pt;height:18pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7gxDmdgIAAFkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vEzEQvSPxHyzfySYhpCXqpgqtgpCi&#10;tqJFPTteu1lhe4w9yW749Yy9mzQULkVcdu2ZN19vZnxx2VrDdirEGlzJR4MhZ8pJqGr3VPJvD8t3&#10;55xFFK4SBpwq+V5Ffjl/++ai8TM1hg2YSgVGTlycNb7kG0Q/K4ooN8qKOACvHCk1BCuQruGpqIJo&#10;yLs1xXg4nBYNhMoHkCpGkl53Sj7P/rVWEm+1jgqZKTnlhvkb8nedvsX8QsyegvCbWvZpiH/Iwora&#10;UdCjq2uBgm1D/YcrW8sAETQOJNgCtK6lyjVQNaPhi2ruN8KrXAuRE/2Rpvj/3Mqb3V1gdUW948wJ&#10;Sy16UC2GLeU/Suw0Ps4IdO8Jhu0naBOyl0cSpqJbHWz6UzmM9MTz/sgtOWMyGb0/m0wnE84k6cbj&#10;8+kwk188W/sQ8bMCy9Kh5IF6lykVu1VEikjQAyQFc7Csjcn9M+43AQE7icoD0FunQrqE8wn3RiUr&#10;474qTQTkvJMgj566MoHtBA2NkFI5zCVnv4ROKE2xX2PY45Npl9VrjI8WOTI4PBrb2kHILL1Iu/p+&#10;SFl3eOLvpO50xHbd9o1cQ7Wn/gbo9iN6uaypCSsR8U4EWghqKS053tJHG2hKDv2Jsw2En3+TJzzN&#10;KWk5a2jBSh5/bEVQnJkvjib442gySRuZL5MPZ2O6hFPN+lTjtvYKqB00pZRdPiY8msNRB7CP9BYs&#10;UlRSCScpdsnxcLzCbu3pLZFqscgg2kEvcOXuvUyuE71pxB7aRxF8P4dIE3wDh1UUsxfj2GGTpYPF&#10;FkHXeVYTwR2rPfG0v3mE+7cmPRCn94x6fhHnvwAAAP//AwBQSwMEFAAGAAgAAAAhAIlRoc7hAAAA&#10;DQEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfISNy2ZO3KaGk6IRBX0MaHxC1rvLai&#10;caomW8u/x5zgaPvR6+ctt7PrxRnH0HnSsFoqEEi1tx01Gt5enxa3IEI0ZE3vCTV8Y4BtdXlRmsL6&#10;iXZ43sdGcAiFwmhoYxwKKUPdojNh6Qckvh396EzkcWykHc3E4a6XiVI30pmO+ENrBnxosf7an5yG&#10;9+fj58davTSPLhsmPytJLpdaX1/N93cgIs7xD4ZffVaHip0O/kQ2iF5DlqY5oxoWicoTEIxsMrUG&#10;ceDVapMmIKtS/m9R/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC7gxDmdgIAAFkFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCJUaHO4QAAAA0B&#10;AAAPAAAAAAAAAAAAAAAAANAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="1DE42BBE" w14:textId="01163EAB" w:rsidR="006E0B0F" w:rsidRPr="006E0B0F" w:rsidRDefault="006E0B0F" w:rsidP="006E0B0F">
                     <w:pPr>
                       <w:pStyle w:val="Datumsidhuvud"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0A8A8DD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlista5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F20A1DA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -1992,112 +1991,112 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="445274718">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1733503724">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1600409116">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1178277208">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1181772893">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="852110525">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1401712433">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="672220689">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="202521691">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1451315106">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="155265983">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="29965256">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="2089569513">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1298297031">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="2034529439">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="162595895">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:zoom w:percent="160"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097" style="mso-position-horizontal-relative:page" fillcolor="white" stroke="f">
+    <o:shapedefaults v:ext="edit" spidmax="2050" style="mso-position-horizontal-relative:page" fillcolor="white" stroke="f">
       <v:fill color="white"/>
       <v:stroke on="f"/>
       <v:textbox inset="0,0,0,0"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004B7D70"/>
     <w:rsid w:val="00015E3B"/>
     <w:rsid w:val="000428C0"/>
@@ -2139,50 +2138,51 @@
     <w:rsid w:val="00255ECF"/>
     <w:rsid w:val="00265E8D"/>
     <w:rsid w:val="00270360"/>
     <w:rsid w:val="00275F6A"/>
     <w:rsid w:val="002954A6"/>
     <w:rsid w:val="002D700D"/>
     <w:rsid w:val="002E3590"/>
     <w:rsid w:val="002E40EB"/>
     <w:rsid w:val="002E6645"/>
     <w:rsid w:val="00322E81"/>
     <w:rsid w:val="00326AAD"/>
     <w:rsid w:val="003318CE"/>
     <w:rsid w:val="00377AEA"/>
     <w:rsid w:val="00392164"/>
     <w:rsid w:val="003A30FC"/>
     <w:rsid w:val="003A382B"/>
     <w:rsid w:val="003A38D2"/>
     <w:rsid w:val="003A6061"/>
     <w:rsid w:val="003B22EA"/>
     <w:rsid w:val="003B28AB"/>
     <w:rsid w:val="003C0AF0"/>
     <w:rsid w:val="003C1C1E"/>
     <w:rsid w:val="003C3085"/>
     <w:rsid w:val="003C7050"/>
     <w:rsid w:val="00404710"/>
+    <w:rsid w:val="004052B0"/>
     <w:rsid w:val="004106B0"/>
     <w:rsid w:val="0041524A"/>
     <w:rsid w:val="00415E76"/>
     <w:rsid w:val="0043759D"/>
     <w:rsid w:val="00451131"/>
     <w:rsid w:val="0045529A"/>
     <w:rsid w:val="004559D7"/>
     <w:rsid w:val="00461C80"/>
     <w:rsid w:val="00463416"/>
     <w:rsid w:val="00466209"/>
     <w:rsid w:val="00466DC5"/>
     <w:rsid w:val="004711EF"/>
     <w:rsid w:val="00475715"/>
     <w:rsid w:val="0049038A"/>
     <w:rsid w:val="004935D0"/>
     <w:rsid w:val="0049461C"/>
     <w:rsid w:val="00494A95"/>
     <w:rsid w:val="00494D87"/>
     <w:rsid w:val="004A01FE"/>
     <w:rsid w:val="004A7CF0"/>
     <w:rsid w:val="004B054B"/>
     <w:rsid w:val="004B7D70"/>
     <w:rsid w:val="004C7B45"/>
     <w:rsid w:val="004E4B23"/>
     <w:rsid w:val="005053AB"/>
@@ -2256,71 +2256,73 @@
     <w:rsid w:val="009F1454"/>
     <w:rsid w:val="009F20DE"/>
     <w:rsid w:val="009F2929"/>
     <w:rsid w:val="00A0426A"/>
     <w:rsid w:val="00A07C17"/>
     <w:rsid w:val="00A2238B"/>
     <w:rsid w:val="00A334DE"/>
     <w:rsid w:val="00A354CE"/>
     <w:rsid w:val="00A42010"/>
     <w:rsid w:val="00A44E6B"/>
     <w:rsid w:val="00A71BA7"/>
     <w:rsid w:val="00A74A3A"/>
     <w:rsid w:val="00AC0BF0"/>
     <w:rsid w:val="00B015F8"/>
     <w:rsid w:val="00B018BD"/>
     <w:rsid w:val="00B2289D"/>
     <w:rsid w:val="00B4383C"/>
     <w:rsid w:val="00B63BA7"/>
     <w:rsid w:val="00BA5FAD"/>
     <w:rsid w:val="00BB7B62"/>
     <w:rsid w:val="00BC01BA"/>
     <w:rsid w:val="00BC3F15"/>
     <w:rsid w:val="00BC53E8"/>
     <w:rsid w:val="00BC6238"/>
     <w:rsid w:val="00BD626D"/>
+    <w:rsid w:val="00C0127A"/>
     <w:rsid w:val="00C0582E"/>
     <w:rsid w:val="00C1717C"/>
     <w:rsid w:val="00C47785"/>
     <w:rsid w:val="00C62E5F"/>
     <w:rsid w:val="00C7116A"/>
     <w:rsid w:val="00C8070C"/>
     <w:rsid w:val="00CA1C20"/>
     <w:rsid w:val="00CC1271"/>
     <w:rsid w:val="00CC58F1"/>
     <w:rsid w:val="00CD507A"/>
     <w:rsid w:val="00CF0884"/>
     <w:rsid w:val="00CF3D08"/>
     <w:rsid w:val="00CF6605"/>
     <w:rsid w:val="00D02818"/>
     <w:rsid w:val="00D04EB2"/>
     <w:rsid w:val="00D164A8"/>
     <w:rsid w:val="00D22983"/>
     <w:rsid w:val="00D26C2C"/>
     <w:rsid w:val="00D56EBE"/>
     <w:rsid w:val="00D61DEE"/>
     <w:rsid w:val="00D65544"/>
+    <w:rsid w:val="00D81C2C"/>
     <w:rsid w:val="00D96A9F"/>
     <w:rsid w:val="00D972E5"/>
     <w:rsid w:val="00DA4238"/>
     <w:rsid w:val="00DB2713"/>
     <w:rsid w:val="00DC4912"/>
     <w:rsid w:val="00DC5A57"/>
     <w:rsid w:val="00DC6B16"/>
     <w:rsid w:val="00DD1E4D"/>
     <w:rsid w:val="00DD26F6"/>
     <w:rsid w:val="00DF7F9B"/>
     <w:rsid w:val="00E01F02"/>
     <w:rsid w:val="00E0212E"/>
     <w:rsid w:val="00E11226"/>
     <w:rsid w:val="00E11D7D"/>
     <w:rsid w:val="00E17E5A"/>
     <w:rsid w:val="00E227E9"/>
     <w:rsid w:val="00E23236"/>
     <w:rsid w:val="00E2693D"/>
     <w:rsid w:val="00E36EE7"/>
     <w:rsid w:val="00E50A12"/>
     <w:rsid w:val="00E8516E"/>
     <w:rsid w:val="00EA1AFD"/>
     <w:rsid w:val="00EA5A2C"/>
     <w:rsid w:val="00EA5E06"/>
     <w:rsid w:val="00EB0384"/>
@@ -2345,69 +2347,69 @@
     <w:rsid w:val="00FC434E"/>
     <w:rsid w:val="00FD0761"/>
     <w:rsid w:val="00FE4923"/>
     <w:rsid w:val="00FF047E"/>
     <w:rsid w:val="00FF1C8C"/>
     <w:rsid w:val="00FF4458"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097" style="mso-position-horizontal-relative:page" fillcolor="white" stroke="f">
+    <o:shapedefaults v:ext="edit" spidmax="2050" style="mso-position-horizontal-relative:page" fillcolor="white" stroke="f">
       <v:fill color="white"/>
       <v:stroke on="f"/>
       <v:textbox inset="0,0,0,0"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="47307392"/>
-  <w14:defaultImageDpi w14:val="300"/>
+  <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{79A193EE-4EEC-4367-9976-7374CF10E5E4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6715,51 +6717,51 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D04EB2"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTML-adressChar">
     <w:name w:val="HTML - adress Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="HTML-adress"/>
     <w:semiHidden/>
     <w:rsid w:val="00D04EB2"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria"/>
       <w:i/>
       <w:iCs/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="2099208807">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
@@ -7079,70 +7081,50 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x010100F578BD38D2482A45B259B10CD24C2698" ma:contentTypeVersion="17" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="d07dad98990249b1332fda924efc58b7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="338166e3-3174-4fc2-9c17-16a589e3932d" xmlns:ns3="dd1234b8-a07f-4315-b19a-b24e42894ecf" xmlns:ns4="cfd811cb-b435-46d2-b6f4-6ff4bff6b625" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a5cbca3cac4c2a3a311156ca5c3b7d0c" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="338166e3-3174-4fc2-9c17-16a589e3932d"/>
     <xsd:import namespace="dd1234b8-a07f-4315-b19a-b24e42894ecf"/>
     <xsd:import namespace="cfd811cb-b435-46d2-b6f4-6ff4bff6b625"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -7352,107 +7334,148 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="338166e3-3174-4fc2-9c17-16a589e3932d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="cfd811cb-b435-46d2-b6f4-6ff4bff6b625" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD7E231B-E85D-40DE-95F5-62026FC94569}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2756BEC4-6BE8-4720-9570-72F0C69569F4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="338166e3-3174-4fc2-9c17-16a589e3932d"/>
+    <ds:schemaRef ds:uri="dd1234b8-a07f-4315-b19a-b24e42894ecf"/>
+    <ds:schemaRef ds:uri="cfd811cb-b435-46d2-b6f4-6ff4bff6b625"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D0E18F5-E3EE-4DB6-A086-6FA59EAD4E4B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2756BEC4-6BE8-4720-9570-72F0C69569F4}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD7E231B-E85D-40DE-95F5-62026FC94569}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="338166e3-3174-4fc2-9c17-16a589e3932d"/>
+    <ds:schemaRef ds:uri="cfd811cb-b435-46d2-b6f4-6ff4bff6b625"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>brevmall_sacologotyp (4)</Template>
+  <Template>brevmall_sacologotyp (4).dotx</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>72</Words>
-  <Characters>468</Characters>
+  <Words>71</Words>
+  <Characters>469</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>1</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>10</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>539</CharactersWithSpaces>
+  <CharactersWithSpaces>533</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jessica Lillthors</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F578BD38D2482A45B259B10CD24C2698</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>