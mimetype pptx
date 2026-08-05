--- v0 (2026-04-29)
+++ v1 (2026-08-05)
@@ -185,146 +185,162 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
+  <p:extLst>
+    <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+    </p:ext>
+  </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:clrMru>
     <a:srgbClr val="DCEBFD"/>
     <a:srgbClr val="B2D0F4"/>
     <a:srgbClr val="E36190"/>
     <a:srgbClr val="627784"/>
     <a:srgbClr val="7B878E"/>
     <a:srgbClr val="B1C3C9"/>
     <a:srgbClr val="E3628F"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="73" d="100"/>
-          <a:sy n="73" d="100"/>
+          <a:sx n="92" d="100"/>
+          <a:sy n="92" d="100"/>
         </p:scale>
-        <p:origin x="72" y="464"/>
+        <p:origin x="236" y="76"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
+  <p:sorterViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="100" d="100"/>
+        <a:sy n="100" d="100"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:sorterViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.fntdata"/><Relationship Id="rId29" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.fntdata"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Karin Lindström" userId="S::karin.lindstrom@sverigesingenjorer.se::7d0ae223-63a9-4818-9594-c72a18bffeeb" providerId="AD" clId="Web-{803C1FA1-5AFC-0433-EDBE-952C099176A0}"/>
-[...1 lines deleted...]
-      <pc:chgData name="Karin Lindström" userId="S::karin.lindstrom@sverigesingenjorer.se::7d0ae223-63a9-4818-9594-c72a18bffeeb" providerId="AD" clId="Web-{803C1FA1-5AFC-0433-EDBE-952C099176A0}" dt="2026-04-16T08:09:43.116" v="2"/>
+    <pc:chgData name="Karin Lindström" userId="7d0ae223-63a9-4818-9594-c72a18bffeeb" providerId="ADAL" clId="{B94A8507-78DD-43A9-8975-5FC604D07E7E}"/>
+    <pc:docChg chg="custSel modSld">
+      <pc:chgData name="Karin Lindström" userId="7d0ae223-63a9-4818-9594-c72a18bffeeb" providerId="ADAL" clId="{B94A8507-78DD-43A9-8975-5FC604D07E7E}" dt="2026-08-03T13:07:01.050" v="4" actId="1076"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="del">
-        <pc:chgData name="Karin Lindström" userId="S::karin.lindstrom@sverigesingenjorer.se::7d0ae223-63a9-4818-9594-c72a18bffeeb" providerId="AD" clId="Web-{803C1FA1-5AFC-0433-EDBE-952C099176A0}" dt="2026-04-16T08:09:43.100" v="1"/>
+      <pc:sldChg chg="addSp delSp modSp mod">
+        <pc:chgData name="Karin Lindström" userId="7d0ae223-63a9-4818-9594-c72a18bffeeb" providerId="ADAL" clId="{B94A8507-78DD-43A9-8975-5FC604D07E7E}" dt="2026-08-03T13:07:01.050" v="4" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="4162853010" sldId="530"/>
+          <pc:sldMk cId="4100644911" sldId="268"/>
         </pc:sldMkLst>
-      </pc:sldChg>
-[...12 lines deleted...]
-        </pc:sldMkLst>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Karin Lindström" userId="7d0ae223-63a9-4818-9594-c72a18bffeeb" providerId="ADAL" clId="{B94A8507-78DD-43A9-8975-5FC604D07E7E}" dt="2026-08-03T13:07:01.050" v="4" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4100644911" sldId="268"/>
+            <ac:picMk id="13" creationId="{33BC3C75-BEEE-0887-578B-5A8C45E0A184}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="del">
+          <ac:chgData name="Karin Lindström" userId="7d0ae223-63a9-4818-9594-c72a18bffeeb" providerId="ADAL" clId="{B94A8507-78DD-43A9-8975-5FC604D07E7E}" dt="2026-08-03T13:06:53.944" v="1" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4100644911" sldId="268"/>
+            <ac:picMk id="19" creationId="{9C450E0D-A3B0-DB66-CE6C-25E437C5D8BE}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -385,51 +401,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{D343E094-2018-8242-B5B9-0DAE34586326}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-04-17</a:t>
+              <a:t>2026-08-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2F5F1CB-F725-284E-84BB-56B95B6C553A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -566,51 +582,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{9A855980-1714-42A5-992A-0DC43E7EC9A9}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-04-17</a:t>
+              <a:t>2026-08-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildobjekt 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1531,62 +1547,80 @@
               <a:rPr lang="sv-SE" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" charset="-128"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Kontaktperson/-er</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" charset="-128"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>​</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr rtl="0" fontAlgn="base"/>
+            <a:pPr fontAlgn="base"/>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="ＭＳ Ｐゴシック"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Utses av förbunden centralt, eller av oss på ett medlemsmöte, ett bra alternativ om det finns få medlemmar eller som en start för att sen kunna bilda en Akademikerförening. </a:t>
+              <a:t>Utses av förbunden centralt</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:ea typeface="ＭＳ Ｐゴシック"/>
+              </a:rPr>
+              <a:t> och är</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="ＭＳ Ｐゴシック"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> ett bra alternativ om det finns få medlemmar eller som en start för att sen kunna bilda en Akademikerförening. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="ＭＳ Ｐゴシック"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>​</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="ＭＳ Ｐゴシック"/>
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr rtl="0" fontAlgn="base"/>
@@ -1609,74 +1643,111 @@
               <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" charset="-128"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Det bästa är om det går att utse två kontaktpersoner, för att vi ska vara två som samverkar och för att ha någon kollega att diskutera med. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr rtl="0" fontAlgn="base"/>
             <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="ＭＳ Ｐゴシック" charset="-128"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr rtl="0" fontAlgn="base"/>
-[...4 lines deleted...]
-                </a:solidFill>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>Skillnaden </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" kern="1200">
                 <a:effectLst/>
-                <a:latin typeface="+mn-lt"/>
-[...8 lines deleted...]
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200">
+              </a:rPr>
+              <a:t>i </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>mandatet </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" kern="1200">
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>mellan</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t> en akademikerförening</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" kern="1200">
+                <a:effectLst/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>och en kontaktperson är </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" kern="1200">
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>att </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>den senare inte kan ingå lokala kollektivavtal. I övrigt är mandatet detsamma.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" kern="1200">
+                <a:effectLst/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:srgbClr val="4EA72E"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
-              <a:ea typeface="ＭＳ Ｐゴシック" charset="-128"/>
-              <a:cs typeface="+mn-cs"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>How can you organize at your workplace? There are two options:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" b="1"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" b="1"/>
               <a:t>Academics Association</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>The board must consist of at least three members (chairperson, vice chairperson, and secretary), preferably more.</a:t>
             </a:r>
           </a:p>
           <a:p>
@@ -1688,71 +1759,70 @@
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Templates are available.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Annual meetings are held to elect board members.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" b="1"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" b="1"/>
               <a:t>Contact Person(s)</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>Appointed by union centrally or by us at a member meeting.</a:t>
+              <a:t>Appointed by union centrally.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>A good option if there are few members or as a starting point.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Ideally, appoint two contact persons to collaborate and support each other.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>Both roles have equal authority to negotiate with the employer.</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="sv-SE"/>
+              <a:t>The difference in mandate between an academic association and a contact person is that the latter cannot enter into local collective agreements. Otherwise, the mandate is the same.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{59669317-3318-417A-8791-1BD08B4817A1}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
@@ -3953,51 +4023,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="508001" y="4715781"/>
             <a:ext cx="4779756" cy="288000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{EBC2AA88-0D8A-4A42-B961-01515B7EC0D6}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>2026-04-17</a:t>
+              <a:t>2026-08-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Underrubrik 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DBA0353-DF26-51D7-8EED-31606F89F244}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="508001" y="4430403"/>
             <a:ext cx="4779755" cy="288000"/>
@@ -6339,51 +6409,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="508001" y="4715782"/>
             <a:ext cx="4779756" cy="288000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{EBC2AA88-0D8A-4A42-B961-01515B7EC0D6}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>2026-04-17</a:t>
+              <a:t>2026-08-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Platshållare för bild 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E922750-A090-422C-80F1-68D48EFD7531}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr userDrawn="1">
             <p:ph type="pic" sz="quarter" idx="12" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6098380" y="169068"/>
             <a:ext cx="5924551" cy="5482800"/>
@@ -10469,51 +10539,51 @@
         <p15:guide id="1" orient="horz" pos="2160">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="3840">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:forening@sverigesingenjorer.se" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="https://www.youtube.com/embed/Rm1M_hKTOdg?feature=oembed" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12402,86 +12472,50 @@
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4393966" y="4559562"/>
             <a:ext cx="3724664" cy="1249683"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...34 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rektangel: rundade hörn 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF2E86BD-1501-958D-4BD8-5EDCC2964944}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2152143" y="917086"/>
             <a:ext cx="2435388" cy="1381353"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="DCEBFD"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
@@ -12743,50 +12777,86 @@
             </a:br>
             <a:br>
               <a:rPr lang="sv-SE" sz="1200" b="1" i="1">
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>IKEM, Almega, Industriarbetsgivarna, Teknikföretagen etc.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="Bild 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33BC3C75-BEEE-0887-578B-5A8C45E0A184}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7930492" y="2691569"/>
+            <a:ext cx="1915800" cy="1474862"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4100644911"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B49C64E-9D9C-E35E-C49D-393FCD28EF64}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
@@ -15465,81 +15535,101 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/webextensions/_rels/taskpanes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/webextension" Target="webextension1.xml"/></Relationships>
 </file>
 
 <file path=ppt/webextensions/taskpanes.xml><?xml version="1.0" encoding="utf-8"?>
 <wetp:taskpanes xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11">
-  <wetp:taskpane dockstate="right" visibility="1" width="525" row="1">
+  <wetp:taskpane dockstate="right" visibility="1" width="525" row="0">
     <wetp:webextensionref xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
   </wetp:taskpane>
 </wetp:taskpanes>
 </file>
 
 <file path=ppt/webextensions/webextension1.xml><?xml version="1.0" encoding="utf-8"?>
 <we:webextension xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" id="{33491e4f-5d38-4c24-85cb-c5144f8a0d2f}">
   <we:reference id="33491e4f-5d38-4c24-85cb-c5144f8a0d2f" version="1.0.0.0" store="EXCatalog" storeType="EXCatalog"/>
   <we:alternateReferences/>
   <we:properties>
     <we:property name="Office.AutoShowTaskpaneWithDocument" value="false"/>
   </we:properties>
   <we:bindings/>
   <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </we:webextension>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="338166e3-3174-4fc2-9c17-16a589e3932d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="cfd811cb-b435-46d2-b6f4-6ff4bff6b625"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x010100F578BD38D2482A45B259B10CD24C2698" ma:contentTypeVersion="17" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="d07dad98990249b1332fda924efc58b7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="338166e3-3174-4fc2-9c17-16a589e3932d" xmlns:ns3="dd1234b8-a07f-4315-b19a-b24e42894ecf" xmlns:ns4="cfd811cb-b435-46d2-b6f4-6ff4bff6b625" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a5cbca3cac4c2a3a311156ca5c3b7d0c" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="338166e3-3174-4fc2-9c17-16a589e3932d"/>
     <xsd:import namespace="dd1234b8-a07f-4315-b19a-b24e42894ecf"/>
     <xsd:import namespace="cfd811cb-b435-46d2-b6f4-6ff4bff6b625"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -15749,163 +15839,143 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24F299CD-5F34-4A8E-861C-B6B30C216450}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{80B4F8B3-0C50-4A37-9E49-D2027FB4A82A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="dd1234b8-a07f-4315-b19a-b24e42894ecf"/>
+    <ds:schemaRef ds:uri="cfd811cb-b435-46d2-b6f4-6ff4bff6b625"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="338166e3-3174-4fc2-9c17-16a589e3932d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C848A192-30AC-47F3-86B1-F198A708AF35}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="338166e3-3174-4fc2-9c17-16a589e3932d"/>
     <ds:schemaRef ds:uri="cfd811cb-b435-46d2-b6f4-6ff4bff6b625"/>
     <ds:schemaRef ds:uri="dd1234b8-a07f-4315-b19a-b24e42894ecf"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
-  </ds:schemaRefs>
-[...24 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>23A13BAF</Template>
   <TotalTime></TotalTime>
   <Words>2350</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Bredbild</PresentationFormat>
   <Paragraphs>181</Paragraphs>
   <Slides>8</Slides>
   <Notes>8</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>1</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Använt teckensnitt</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Bildrubriker</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="19" baseType="lpstr">
+      <vt:lpstr>proxima-nova</vt:lpstr>
       <vt:lpstr>ＭＳ Ｐゴシック</vt:lpstr>
+      <vt:lpstr>Lato</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Wingdings</vt:lpstr>
+      <vt:lpstr>SverigesIngenjorer</vt:lpstr>
+      <vt:lpstr>Sveriges Ingenjorer Medium</vt:lpstr>
+      <vt:lpstr>Courier New</vt:lpstr>
+      <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Helvetica</vt:lpstr>
-      <vt:lpstr>SverigesIngenjorer</vt:lpstr>
-[...6 lines deleted...]
-      <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Sveriges Ingenjörer</vt:lpstr>
       <vt:lpstr>Påverka på din arbetsplats och gör den bättre Making an impact in your workplace and making it better</vt:lpstr>
       <vt:lpstr>Saco</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>Två alternativ för förtroendevalda Two alternatives for local union representatives</vt:lpstr>
       <vt:lpstr>Vad gör en förtroendevald? What does a local union representative do?</vt:lpstr>
       <vt:lpstr>Fem bra saker med att vara förtroendevald Five great things about being a union representative</vt:lpstr>
       <vt:lpstr>Intresserad av att få veta mer? Interested in learning more?</vt:lpstr>
       <vt:lpstr>Varför ska man bli förtroendevald? Why become a union representative?</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Jennifer Nilson Fridell</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>