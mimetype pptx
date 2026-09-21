--- v1 (2026-08-05)
+++ v2 (2026-09-21)
@@ -223,122 +223,114 @@
     <a:srgbClr val="E36190"/>
     <a:srgbClr val="627784"/>
     <a:srgbClr val="7B878E"/>
     <a:srgbClr val="B1C3C9"/>
     <a:srgbClr val="E3628F"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldSorterView">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="92" d="100"/>
-          <a:sy n="92" d="100"/>
+          <a:sx n="96" d="100"/>
+          <a:sy n="96" d="100"/>
         </p:scale>
-        <p:origin x="236" y="76"/>
+        <p:origin x="76" y="52"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
-    <p:cViewPr>
+    <p:cViewPr varScale="1">
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.fntdata"/><Relationship Id="rId29" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.fntdata"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
     <pc:chgData name="Karin Lindström" userId="7d0ae223-63a9-4818-9594-c72a18bffeeb" providerId="ADAL" clId="{B94A8507-78DD-43A9-8975-5FC604D07E7E}"/>
     <pc:docChg chg="custSel modSld">
       <pc:chgData name="Karin Lindström" userId="7d0ae223-63a9-4818-9594-c72a18bffeeb" providerId="ADAL" clId="{B94A8507-78DD-43A9-8975-5FC604D07E7E}" dt="2026-08-03T13:07:01.050" v="4" actId="1076"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="addSp delSp modSp mod">
         <pc:chgData name="Karin Lindström" userId="7d0ae223-63a9-4818-9594-c72a18bffeeb" providerId="ADAL" clId="{B94A8507-78DD-43A9-8975-5FC604D07E7E}" dt="2026-08-03T13:07:01.050" v="4" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="4100644911" sldId="268"/>
         </pc:sldMkLst>
         <pc:picChg chg="add mod">
           <ac:chgData name="Karin Lindström" userId="7d0ae223-63a9-4818-9594-c72a18bffeeb" providerId="ADAL" clId="{B94A8507-78DD-43A9-8975-5FC604D07E7E}" dt="2026-08-03T13:07:01.050" v="4" actId="1076"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="4100644911" sldId="268"/>
             <ac:picMk id="13" creationId="{33BC3C75-BEEE-0887-578B-5A8C45E0A184}"/>
-          </ac:picMkLst>
-[...6 lines deleted...]
-            <ac:picMk id="19" creationId="{9C450E0D-A3B0-DB66-CE6C-25E437C5D8BE}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -401,51 +393,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{D343E094-2018-8242-B5B9-0DAE34586326}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-08-03</a:t>
+              <a:t>2026-08-06</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2F5F1CB-F725-284E-84BB-56B95B6C553A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -582,51 +574,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{9A855980-1714-42A5-992A-0DC43E7EC9A9}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-08-03</a:t>
+              <a:t>2026-08-06</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildobjekt 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -4023,51 +4015,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="508001" y="4715781"/>
             <a:ext cx="4779756" cy="288000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{EBC2AA88-0D8A-4A42-B961-01515B7EC0D6}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>2026-08-03</a:t>
+              <a:t>2026-08-06</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Underrubrik 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DBA0353-DF26-51D7-8EED-31606F89F244}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="508001" y="4430403"/>
             <a:ext cx="4779755" cy="288000"/>
@@ -6409,51 +6401,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="508001" y="4715782"/>
             <a:ext cx="4779756" cy="288000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{EBC2AA88-0D8A-4A42-B961-01515B7EC0D6}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>2026-08-03</a:t>
+              <a:t>2026-08-06</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Platshållare för bild 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E922750-A090-422C-80F1-68D48EFD7531}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr userDrawn="1">
             <p:ph type="pic" sz="quarter" idx="12" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6098380" y="169068"/>
             <a:ext cx="5924551" cy="5482800"/>
@@ -15850,61 +15842,61 @@
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24F299CD-5F34-4A8E-861C-B6B30C216450}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{80B4F8B3-0C50-4A37-9E49-D2027FB4A82A}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="338166e3-3174-4fc2-9c17-16a589e3932d"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="dd1234b8-a07f-4315-b19a-b24e42894ecf"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="dd1234b8-a07f-4315-b19a-b24e42894ecf"/>
     <ds:schemaRef ds:uri="cfd811cb-b435-46d2-b6f4-6ff4bff6b625"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="338166e3-3174-4fc2-9c17-16a589e3932d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C848A192-30AC-47F3-86B1-F198A708AF35}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="338166e3-3174-4fc2-9c17-16a589e3932d"/>
     <ds:schemaRef ds:uri="cfd811cb-b435-46d2-b6f4-6ff4bff6b625"/>
     <ds:schemaRef ds:uri="dd1234b8-a07f-4315-b19a-b24e42894ecf"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
@@ -15922,60 +15914,60 @@
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Använt teckensnitt</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Bildrubriker</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="19" baseType="lpstr">
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Courier New</vt:lpstr>
+      <vt:lpstr>SverigesIngenjorer</vt:lpstr>
+      <vt:lpstr>Helvetica</vt:lpstr>
+      <vt:lpstr>Sveriges Ingenjorer Medium</vt:lpstr>
+      <vt:lpstr>Wingdings</vt:lpstr>
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>ＭＳ Ｐゴシック</vt:lpstr>
       <vt:lpstr>proxima-nova</vt:lpstr>
-      <vt:lpstr>ＭＳ Ｐゴシック</vt:lpstr>
       <vt:lpstr>Lato</vt:lpstr>
-      <vt:lpstr>Calibri</vt:lpstr>
-[...5 lines deleted...]
-      <vt:lpstr>Helvetica</vt:lpstr>
       <vt:lpstr>Sveriges Ingenjörer</vt:lpstr>
       <vt:lpstr>Påverka på din arbetsplats och gör den bättre Making an impact in your workplace and making it better</vt:lpstr>
       <vt:lpstr>Saco</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>Två alternativ för förtroendevalda Two alternatives for local union representatives</vt:lpstr>
       <vt:lpstr>Vad gör en förtroendevald? What does a local union representative do?</vt:lpstr>
       <vt:lpstr>Fem bra saker med att vara förtroendevald Five great things about being a union representative</vt:lpstr>
       <vt:lpstr>Intresserad av att få veta mer? Interested in learning more?</vt:lpstr>
       <vt:lpstr>Varför ska man bli förtroendevald? Why become a union representative?</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Jennifer Nilson Fridell</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>